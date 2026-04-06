--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -572,1818 +572,1818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanohydraulic model supports a role for plasmodesmata in cotton fiber elongation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth couples temporal and spatial fluctuations of tissue properties during morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
+                <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier C Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+                <w:t xml:space="preserve">Adrienne Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Biu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae256⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (23), pp.e2318481121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2318481121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681218v1</w:t>
+                <w:t xml:space="preserve">hal-04798455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth couples temporal and spatial fluctuations of tissue properties during morphogenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous identity, stiffness and growth characterise the shoot apex of Arabidopsis stem cell mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne Roeder</w:t>
+                <w:t xml:space="preserve">Léa Rambaud-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Biu Li</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aritra Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2318481121⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (11), pp.dev202810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.202810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798455v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous identity, stiffness and growth characterise the shoot apex of Arabidopsis stem cell mutants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bovio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Battu</w:t>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lavigne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Demidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.202810⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (214), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668303v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mechanohydraulic model supports a role for plasmodesmata in cotton fiber elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Demidova</w:t>
+                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+                <w:t xml:space="preserve">Olivier C Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (214), </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (7), pgae256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136955v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
+                <w:t xml:space="preserve">Cell wall dynamics stabilize tip growth in a filamentous fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Paul Moore</w:t>
+                <w:t xml:space="preserve">Louis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Husson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+                <w:t xml:space="preserve">Mario Pinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+                <w:t xml:space="preserve">Rémi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Baroud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peñalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.064001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.e3001981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
+                <w:t xml:space="preserve">hal-04252811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
+                <w:t xml:space="preserve">Mutation of AtPME2, a pH-Dependent Pectin Methylesterase, Affects Cell Wall Structure and Hypocotyl Elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Hocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Habrylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pau-Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcad154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248384v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall dynamics stabilize tip growth in a filamentous fungus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Durieu</w:t>
+                <w:t xml:space="preserve">Multiscale Modeling and Analysis of Growth of Plant Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Peñalva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariya Ptashnyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (1), pp.e3001981. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (6), pp.2354-2389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1553315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252811v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of AtPME2, a pH-Dependent Pectin Methylesterase, Affects Cell Wall Structure and Hypocotyl Elongation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE SYNTHASE INTERACTIVE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Hocq</w:t>
+                <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Habrylo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sénéchal</w:t>
+                <w:t xml:space="preserve">Dorota Borowska-Wykręt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Voxeur</w:t>
+                <w:t xml:space="preserve">Mateusz Majda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pau-Roblot</w:t>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.112689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcad154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406079v1</w:t>
+                <w:t xml:space="preserve">hal-04248410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling and Analysis of Growth of Plant Tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A Hartasánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Ptashnyk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (6), pp.2354-2389. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (93), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1553315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334494v1</w:t>
+                <w:t xml:space="preserve">hal-04248384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE SYNTHASE INTERACTIVE1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
+                <w:t xml:space="preserve">Charles Paul Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Borowska-Wykręt</w:t>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Majda</w:t>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (7), pp.112689. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (6), pp.064001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.064001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248410v1</w:t>
+                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dandelion pappus morphing is actuated by radially patterned material swelling</w:t>
+                <w:t xml:space="preserve">Fifteen compelling open questions in plant cell biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Seale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simone Bovio</w:t>
+                <w:t xml:space="preserve">Adrienne H K Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignazio Maria Viola</w:t>
+                <w:t xml:space="preserve">Marisa S Otegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Mastropaolo</w:t>
+                <w:t xml:space="preserve">Ram Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faulkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30245-3⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.72-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675564v1</w:t>
+                <w:t xml:space="preserve">hal-03696145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of a pressurized spherical shell by a spherical or flat probe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanobiology of the cell wall – insights from tip-growing plant and fungal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Municio-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (2), pp.13. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00166-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860474v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifteen compelling open questions in plant cell biology</w:t>
+                <w:t xml:space="preserve">Dandelion pappus morphing is actuated by radially patterned material swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne H K Roeder</w:t>
+                <w:t xml:space="preserve">Madeleine Seale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa S Otegui</w:t>
+                <w:t xml:space="preserve">Ignazio Maria Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram Dixit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Faulkner</w:t>
+                <w:t xml:space="preserve">Enrico Mastropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab225⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30245-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696145v1</w:t>
+                <w:t xml:space="preserve">hal-03675564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiology of the cell wall – insights from tip-growing plant and fungal cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression of a pressurized spherical shell by a spherical or flat probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135 (21), </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (2), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.259208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252817v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of fluctuating thin sheets under random forcing</w:t>
               </w:r>
@@ -2601,766 +2601,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Fourier analysis for geometrically disordered materials</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roadmap on multiscale coupling of biochemical and mechanical signals during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idse Heemskerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryeh Warmflash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocanegra-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023036⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/abd0db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298520v1</w:t>
+                <w:t xml:space="preserve">hal-03046260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on multiscale coupling of biochemical and mechanical signals during development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Bocanegra-Moreno</w:t>
+                <w:t xml:space="preserve">Organ geometry channels reproductive cell fate in the Arabidopsis ovule primordium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Hernandez-Lagana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Mendocilla-Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/abd0db⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e66031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.66031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03046260v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ geometry channels reproductive cell fate in the Arabidopsis ovule primordium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular Fourier analysis for geometrically disordered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e66031. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.66031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533741v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient in cytoplasmic pressure in germline cells controls overlying epithelial cell morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular Heterogeneity in Pressure and Growth Emerges from Tissue Topology and Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie-Anne Lamiré</w:t>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Milani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leticia Arias</w:t>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000940⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (8), pp.1504-1516.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052289v1</w:t>
+                <w:t xml:space="preserve">hal-03029965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between turgor pressure and plasmodesmata during plant development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
+                <w:t xml:space="preserve">Gradient in cytoplasmic pressure in germline cells controls overlying epithelial cell morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Lamiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Benítez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Runel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz434⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (11), pp.e3000940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03153187v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Heterogeneity in Pressure and Growth Emerges from Tissue Topology and Geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Mosca</w:t>
+                <w:t xml:space="preserve">Interplay between turgor pressure and plasmodesmata during plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mirabet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariana Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (8), pp.1504-1516.e8. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (3), pp.768-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03029965v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust organ size requires robust timing of initiation orchestrated by focused auxin and cytokinin signalling</w:t>
               </w:r>
@@ -3372,77 +3372,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (6), pp.686-698. </w:t>
@@ -3848,51 +3848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Tanimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (28), pp.13833-13838. </w:t>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable cell growth yields reproducible organ development through spatiotemporal averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4785,277 +4785,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and dynamics of a crack front propagating in a model disordered material</w:t>
+                <w:t xml:space="preserve">Meristem size contributes to the robustness of phyllotaxis in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+                <w:t xml:space="preserve">Benoit Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohktar Adda-Bedia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yassin Refahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (5), pp.1317-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600132v1</w:t>
+                <w:t xml:space="preserve">hal-02634017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meristem size contributes to the robustness of phyllotaxis in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Morphology and dynamics of a crack front propagating in a model disordered material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Landrein</w:t>
+                <w:t xml:space="preserve">J. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin Refahi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohktar Adda-Bedia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru482⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634017v1</w:t>
+                <w:t xml:space="preserve">hal-01600132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Mechanical Analysis of Plant and Animal Cells Reveals Convergence across Kingdoms</w:t>
               </w:r>
@@ -5279,64 +5279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching Patterns of Gene Expression to Mechanical Stiffness at Cell Resolution through Quantitative Tandem Epifluorescence and Nanoindentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5995,378 +5995,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and orbiting droplets</w:t>
+                <w:t xml:space="preserve">From bouncing to floating : non-coalescence of drops on a fluid bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Protière</w:t>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+                <w:t xml:space="preserve">Charles-Henri Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 437 (7056), pp.208. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (17), pp.177801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/437208a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.177801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016478v1</w:t>
+                <w:t xml:space="preserve">hal-00016476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bouncing to floating : non-coalescence of drops on a fluid bath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The self-organization of capillary waves sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 94 (17), pp.177801. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (45), pp.S3529-S3535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.177801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/45/044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016476v1</w:t>
+                <w:t xml:space="preserve">hal-00016481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-organization of capillary waves sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking and orbiting droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (45), pp.S3529-S3535. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 437 (7056), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/45/044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/437208a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016481v1</w:t>
+                <w:t xml:space="preserve">hal-00016478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillary coalescence in wet hair</w:t>
               </w:r>
@@ -6501,51 +6501,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoIndentation, an ImageJ Plugin for the Quantification of Cell Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,103 +6667,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimeric identities and reduced stiffness characterise the shoot apex of Arabidopsis stem cell mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rambaud-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6785,51 +6785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanohydraulic model supports a role for plasmodesmata in cotton fiber elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6886,90 +6886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demidova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7131,51 +7131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth directions and stiffness across cell layers determine whether tissues stay smooth or buckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avilash Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Klees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7249,77 +7249,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE-SYNTHASE INTERACTIVE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Borowska-Wykret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Majda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Dulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7352,345 +7352,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic growth re-orientation orchestrates flatness in the Arabidopsis leaf</w:t>
+                <w:t xml:space="preserve">Cell growth rates coordinate across the width of the leaf to remain flat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Harline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soeren Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283854v1</w:t>
+                <w:t xml:space="preserve">hal-05395034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell growth rates coordinate across the width of the leaf to remain flat</w:t>
+                <w:t xml:space="preserve">Dynamic growth re-orientation orchestrates flatness in the Arabidopsis leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Harline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soeren Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395034v1</w:t>
+                <w:t xml:space="preserve">hal-04283854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandelion pappus morphing is actuated by radially patterned material swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Seale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignazio Maria Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mastropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7969,359 +7969,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, form, and function in Marchantia</w:t>
+                <w:t xml:space="preserve">Plant morphogenesis across scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth webinar of the IRN France-Japan Frontiers in Plant Biology: « Emerging models in plant sciences»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Kyoto (Virtuel), Japan</w:t>
+              <w:t xml:space="preserve">Finite Elements for Cell and Tissue Morphogenesis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555978v1</w:t>
+                <w:t xml:space="preserve">hal-04692902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of Plant Dispersal by Rain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth, form, and function in Marchantia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">Fifth webinar of the IRN France-Japan Frontiers in Plant Biology: « Emerging models in plant sciences»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Kyoto (Virtuel), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555809v1</w:t>
+                <w:t xml:space="preserve">hal-04555978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrodynamics of Plant Dispersal by Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORPHODYNAMICS OF LIVING SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ICTAM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535776v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant morphogenesis across scales</w:t>
+                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements for Cell and Tissue Morphogenesis 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">MORPHODYNAMICS OF LIVING SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692902v1</w:t>
+                <w:t xml:space="preserve">hal-04535776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flamber ou ne pas flamber: morphogenèse chez les plantes</w:t>
               </w:r>
@@ -8370,122 +8370,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controllable microfluidic environement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biological Systems 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPTMS, Université Paris-Saclay, Jun 2022, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410070v1</w:t>
+                <w:t xml:space="preserve">hal-04410040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
               </w:r>
@@ -8514,971 +8514,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbe symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416197v1</w:t>
+                <w:t xml:space="preserve">hal-04416175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controllable microfluidic environement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From cellulose guidance to sepal morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, May 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIRS-CMO, Oct 2022, Oaxaca (Mexique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410040v1</w:t>
+                <w:t xml:space="preserve">hal-04408195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+                <w:t xml:space="preserve">Paralelized plant morphogenesis, Quantifying growth and mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Demidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416175v1</w:t>
+                <w:t xml:space="preserve">hal-04410099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From cellulose guidance to sepal morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controllable microfluidic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIRS-CMO, Oct 2022, Oaxaca (Mexique), France</w:t>
+              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408195v1</w:t>
+                <w:t xml:space="preserve">hal-04410021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paralelized plant morphogenesis, Quantifying growth and mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mechanics and growth of plants ‘on a chip’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demidova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdillah Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th LyMic Day - Imaging the plant: challenges and adaptations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon Multiscale Imaging Center, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410099v1</w:t>
+                <w:t xml:space="preserve">hal-04410179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and growth of plants ‘on a chip’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th LyMic Day - Imaging the plant: challenges and adaptations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyon Multiscale Imaging Center, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Physics and Biological Systems 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPTMS, Université Paris-Saclay, Jun 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410179v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controllable microfluidic environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+                <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Microbe symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410021v1</w:t>
+                <w:t xml:space="preserve">hal-04416197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydraulic control of plant growth</w:t>
+                <w:t xml:space="preserve">La Fabrique des Formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Tissue Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Singapore, Oct 2021, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Matière animée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation des Treilles, May 2021, Tourtour (Fondation de Treilles), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408216v1</w:t>
+                <w:t xml:space="preserve">hal-04408221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des Formes</w:t>
+                <w:t xml:space="preserve">Frustration and fluctuations in tissue growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matière animée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation des Treilles, May 2021, Tourtour (Fondation de Treilles), France</w:t>
+              <w:t xml:space="preserve">The Physics of Elastic Films: from Biological Membranes to Extreme Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kavli Institute of Theoretical Physics, May 2021, Santa Barbara (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408221v1</w:t>
+                <w:t xml:space="preserve">hal-04408213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustration and fluctuations in tissue growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Physics of Elastic Films: from Biological Membranes to Extreme Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kavli Institute of Theoretical Physics, May 2021, Santa Barbara (CA), United States</w:t>
+              <w:t xml:space="preserve">GDR MicroNanoFluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408213v1</w:t>
+                <w:t xml:space="preserve">hal-04410006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hydraulic control of plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MicroNanoFluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cell &amp; Tissue Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Singapore, Oct 2021, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410006v1</w:t>
+                <w:t xml:space="preserve">hal-04408216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoLeaf: software for the groupwise analysis of plant leaf shape</w:t>
               </w:r>
@@ -9937,256 +9937,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Bico</w:t>
+                <w:t xml:space="preserve">Chaotic vibrations of harmonically forced plates: From low-dimensional chaos to wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pedro M. Reis</w:t>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391393v1</w:t>
+                <w:t xml:space="preserve">hal-03179359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic vibrations of harmonically forced plates: From low-dimensional chaos to wave turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+                <w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179359v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillarity in wet hairs</w:t>
               </w:r>
@@ -10431,437 +10431,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of plant dispersal by rain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Germination, mechanics and mechanosensing in Marchantia polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ferria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdillah Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">XVIth Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410213v1</w:t>
+                <w:t xml:space="preserve">hal-04410792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of plant dispersal by rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Engineering for Health 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416525v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination, mechanics and mechanosensing in Marchantia polymorpha</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">Forum Engineering for Health 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410792v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue growth couples temporal and spatial fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne H K Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Biu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10994,77 +10994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination and mechanics in marchantia polymorpha gemmae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11102,64 +11102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11287,51 +11287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C76F590A"/>
+    <w:nsid w:val="1244DD54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11518,51 +11518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arezki-boudaoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135253160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2446858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Chatterjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laplaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Demidova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pinar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;alva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001981" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406079v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad154" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553315" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mastropaolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30245-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860474v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00166-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa S Otegui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Dixit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faulkner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab225" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanania Steinbock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Katzav" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.033096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Hernandez-Lagana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla-Sato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pires" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Frey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Lamir&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Milani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Runel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Arias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000940" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz434" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0666-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Ripoll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brocke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yanofsky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914096116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dav&#236;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tanimoto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barrett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820455116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aliee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.028101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Julien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00600-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haupt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Belly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.03.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sapala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.06.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600677113" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rochette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13290" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634102v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Hamant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chopin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohktar Adda-Bedia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.10.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5SPC0G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru482" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nakayama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/20004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10124-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437208a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Gautier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.177801" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/044" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Trozzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Perruchoud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas H&#246;rmayer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334525v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilash Yadav" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klees" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008463v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110763v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Bratu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Portela" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535776v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410070v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410040v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408195v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410179v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408216v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410006v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Adda-Bedia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perdigou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pfingstag" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ferria" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414307v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arezki-boudaoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135253160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2446858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Chatterjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202810" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laplaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Demidova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pinar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;alva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001981" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad154" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553315" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa S Otegui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Dixit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faulkner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mastropaolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30245-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860474v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00166-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanania Steinbock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Katzav" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.033096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Hernandez-Lagana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla-Sato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Frey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Lamir&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Milani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Runel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000940" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0666-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Ripoll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brocke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yanofsky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914096116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dav&#236;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tanimoto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barrett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820455116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aliee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.028101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Julien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00600-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haupt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Belly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.03.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sapala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.06.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600677113" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rochette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13290" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634102v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Hamant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chopin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohktar Adda-Bedia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.10.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5SPC0G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nakayama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/20004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10124-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.177801" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016481v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/044" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437208a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Trozzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Perruchoud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas H&#246;rmayer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334525v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilash Yadav" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klees" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008463v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110763v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Bratu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Portela" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535776v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408195v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410021v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Adda-Bedia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perdigou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pfingstag" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ferria" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410213v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414307v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>