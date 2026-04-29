--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1589,801 +1589,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Soraru</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Paul Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (6), pp.064001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.064001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248384v1</w:t>
+                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Amselem</w:t>
+                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A Hartasánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Baroud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (6), pp.064001. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (93), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.064001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifteen compelling open questions in plant cell biology</w:t>
+                <w:t xml:space="preserve">Dandelion pappus morphing is actuated by radially patterned material swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne H K Roeder</w:t>
+                <w:t xml:space="preserve">Madeleine Seale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa S Otegui</w:t>
+                <w:t xml:space="preserve">Ignazio Maria Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram Dixit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Faulkner</w:t>
+                <w:t xml:space="preserve">Enrico Mastropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab225⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30245-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696145v1</w:t>
+                <w:t xml:space="preserve">hal-03675564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiology of the cell wall – insights from tip-growing plant and fungal cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression of a pressurized spherical shell by a spherical or flat probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135 (21), </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (2), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.259208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252817v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dandelion pappus morphing is actuated by radially patterned material swelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mastropaolo</w:t>
+                <w:t xml:space="preserve">Mechanobiology of the cell wall – insights from tip-growing plant and fungal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Municio-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30245-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675564v1</w:t>
+                <w:t xml:space="preserve">hal-04252817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of a pressurized spherical shell by a spherical or flat probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fifteen compelling open questions in plant cell biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne H K Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa S Otegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Couturier</w:t>
+                <w:t xml:space="preserve">Charles T Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Vella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (2), pp.13. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.72-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00166-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03860474v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of fluctuating thin sheets under random forcing</w:t>
               </w:r>
@@ -2964,403 +2964,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Heterogeneity in Pressure and Growth Emerges from Tissue Topology and Geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradient in cytoplasmic pressure in germline cells controls overlying epithelial cell morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Mosca</w:t>
+                <w:t xml:space="preserve">Laurie-Anne Lamiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mirabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dumond</w:t>
+                <w:t xml:space="preserve">Pascale Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Runel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.02.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (11), pp.e3000940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029965v1</w:t>
+                <w:t xml:space="preserve">hal-03052289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient in cytoplasmic pressure in germline cells controls overlying epithelial cell morphogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Milani</w:t>
+                <w:t xml:space="preserve">Interplay between turgor pressure and plasmodesmata during plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Runel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariana Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (3), pp.768-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03052289v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between turgor pressure and plasmodesmata during plant development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
+                <w:t xml:space="preserve">Cellular Heterogeneity in Pressure and Growth Emerges from Tissue Topology and Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Benítez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (3), pp.768-777. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (8), pp.1504-1516.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03153187v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust organ size requires robust timing of initiation orchestrated by focused auxin and cytokinin signalling</w:t>
               </w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,533 +3656,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth dynamics of the Arabidopsis fruit is mediated by cell expansion</w:t>
+                <w:t xml:space="preserve">Systematic mapping of cell wall mechanics in the regulation of cell morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-José Ripoll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mingyuan Zhu</w:t>
+                <w:t xml:space="preserve">Valeria Davì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Brocke</w:t>
+                <w:t xml:space="preserve">Haotian Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Hon</w:t>
+                <w:t xml:space="preserve">Hirokazu Tanimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Yanofsky</w:t>
+                <w:t xml:space="preserve">Katia Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 116 (50), pp.25333-25342. </w:t>
+              <w:t xml:space="preserve">, 2019, 116 (28), pp.13833-13838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1914096116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1820455116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111809v1</w:t>
+                <w:t xml:space="preserve">hal-02381737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic mapping of cell wall mechanics in the regulation of cell morphogenesis</w:t>
+                <w:t xml:space="preserve">Growth dynamics of the Arabidopsis fruit is mediated by cell expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Davì</w:t>
+                <w:t xml:space="preserve">Juan-José Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haotian Guo</w:t>
+                <w:t xml:space="preserve">Stephanie Brocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirokazu Tanimoto</w:t>
+                <w:t xml:space="preserve">Cindy Hon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Barrett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Couturier</w:t>
+                <w:t xml:space="preserve">Martin Yanofsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 116 (28), pp.13833-13838. </w:t>
+              <w:t xml:space="preserve">, 2019, 116 (50), pp.25333-25342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1820455116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1914096116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381737v1</w:t>
+                <w:t xml:space="preserve">hal-03111809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of polar domains in a spatiotemporal model of interacting polarities</w:t>
+                <w:t xml:space="preserve">Strain- or Stress-Sensing in Mechanochemical Patterning by the Phytohormone Auxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Aliee</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.028101⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (8), pp.3342-3361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-019-00600-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620502v1</w:t>
+                <w:t xml:space="preserve">hal-02346830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain- or Stress-Sensing in Mechanochemical Patterning by the Phytohormone Auxin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of polar domains in a spatiotemporal model of interacting polarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pumir</w:t>
+                <w:t xml:space="preserve">Maryam Aliee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (8), pp.3342-3361. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-019-00600-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.028101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346830v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanosensation Dynamically Coordinates Polar Growth and Cell Wall Assembly to Promote Cell Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Davì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Tanimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Ershov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4406,64 +4406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell division plane orientation based on tensile stress inArabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (5), pp.1317-1324. </w:t>
@@ -5279,64 +5279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching Patterns of Gene Expression to Mechanical Stiffness at Cell Resolution through Quantitative Tandem Epifluorescence and Nanoindentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6501,51 +6501,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoIndentation, an ImageJ Plugin for the Quantification of Cell Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7594,103 +7594,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandelion pappus morphing is actuated by radially patterned material swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Seale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignazio Maria Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mastropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7969,359 +7969,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant morphogenesis across scales</w:t>
+                <w:t xml:space="preserve">Growth, form, and function in Marchantia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements for Cell and Tissue Morphogenesis 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Fifth webinar of the IRN France-Japan Frontiers in Plant Biology: « Emerging models in plant sciences»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Kyoto (Virtuel), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692902v1</w:t>
+                <w:t xml:space="preserve">hal-04555978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, form, and function in Marchantia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrodynamics of Plant Dispersal by Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth webinar of the IRN France-Japan Frontiers in Plant Biology: « Emerging models in plant sciences»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Kyoto (Virtuel), Japan</w:t>
+              <w:t xml:space="preserve">ICTAM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555978v1</w:t>
+                <w:t xml:space="preserve">hal-04555809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of Plant Dispersal by Rain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">MORPHODYNAMICS OF LIVING SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555809v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
+                <w:t xml:space="preserve">Plant morphogenesis across scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORPHODYNAMICS OF LIVING SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Finite Elements for Cell and Tissue Morphogenesis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535776v1</w:t>
+                <w:t xml:space="preserve">hal-04692902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flamber ou ne pas flamber: morphogenèse chez les plantes</w:t>
               </w:r>
@@ -9937,256 +9937,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic vibrations of harmonically forced plates: From low-dimensional chaos to wave turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+                <w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179359v1</w:t>
+                <w:t xml:space="preserve">hal-03391393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vella</w:t>
+                <w:t xml:space="preserve">Chaotic vibrations of harmonically forced plates: From low-dimensional chaos to wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro M. Reis</w:t>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391393v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillarity in wet hairs</w:t>
               </w:r>
@@ -10431,368 +10431,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination, mechanics and mechanosensing in Marchantia polymorpha</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Muller</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of plant dispersal by rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Bratu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdillah Mohamed</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410792v1</w:t>
+                <w:t xml:space="preserve">hal-04410213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of plant dispersal by rain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+                <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Forum Engineering for Health 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410213v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Germination, mechanics and mechanosensing in Marchantia polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ferria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdillah Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Engineering for Health 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">XVIth Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416525v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue growth couples temporal and spatial fluctuations</w:t>
               </w:r>
@@ -10804,51 +10804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne H K Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Biu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,51 +11287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1244DD54"/>
+    <w:nsid w:val="7450995A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11518,51 +11518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arezki-boudaoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135253160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2446858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Chatterjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202810" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laplaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Demidova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pinar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;alva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001981" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad154" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553315" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa S Otegui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Dixit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faulkner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mastropaolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30245-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860474v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00166-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanania Steinbock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Katzav" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.033096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Hernandez-Lagana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla-Sato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Frey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Lamir&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Milani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Runel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000940" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0666-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Ripoll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brocke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yanofsky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914096116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dav&#236;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tanimoto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barrett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820455116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aliee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.028101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Julien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00600-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haupt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Belly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.03.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sapala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.06.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600677113" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rochette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13290" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634102v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Hamant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chopin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohktar Adda-Bedia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.10.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5SPC0G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nakayama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/20004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10124-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.177801" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016481v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/044" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437208a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Trozzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Perruchoud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas H&#246;rmayer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334525v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilash Yadav" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klees" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008463v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110763v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555809v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Bratu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Portela" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535776v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408195v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410021v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Adda-Bedia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perdigou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pfingstag" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ferria" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410213v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414307v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arezki-boudaoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135253160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2446858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Chatterjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202810" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laplaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Demidova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pinar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;alva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001981" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad154" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553315" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mastropaolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30245-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860474v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00166-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa S Otegui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Dixit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faulkner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanania Steinbock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Katzav" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.033096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Hernandez-Lagana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla-Sato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Frey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Lamir&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Milani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Runel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Arias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000940" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz434" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0666-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dav&#236;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Guo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tanimoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barrett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820455116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Ripoll" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brocke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yanofsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914096116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00600-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aliee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.028101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haupt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Belly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.03.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sapala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.06.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600677113" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rochette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13290" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634102v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Hamant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chopin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohktar Adda-Bedia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.10.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5SPC0G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nakayama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/20004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10124-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.177801" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016481v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/044" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437208a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Trozzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Perruchoud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas H&#246;rmayer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334525v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilash Yadav" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klees" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008463v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110763v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Bratu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Portela" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535776v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408195v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410021v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Adda-Bedia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perdigou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pfingstag" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ferria" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414307v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>