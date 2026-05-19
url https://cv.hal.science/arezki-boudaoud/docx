--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">135253160</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">KIQN0FAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,6305 +200,6305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D morpho-space of sepal geometry reveals the importance of organ curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/qpb.2025.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring diffusion, reaction, and exchange parameters from imperfect FRAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Municio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 124 (18), pp.2941-2960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly expressed cell wall genes contribute to robustness of sepal size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego A Hartasánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Monéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (1), pp.2446858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15592324.2024.2446858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth couples temporal and spatial fluctuations of tissue properties during morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mechanohydraulic model supports a role for plasmodesmata in cotton fiber elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (23), pp.e2318481121. </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (7), pgae256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2318481121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798455v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous identity, stiffness and growth characterise the shoot apex of Arabidopsis stem cell mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth couples temporal and spatial fluctuations of tissue properties during morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Rambaud-Lavigne</w:t>
+                <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aritra Chatterjee</w:t>
+                <w:t xml:space="preserve">Adrienne Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bovio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chun-Biu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.202810⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (23), pp.e2318481121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2318481121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668303v1</w:t>
+                <w:t xml:space="preserve">hal-04798455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous identity, stiffness and growth characterise the shoot apex of Arabidopsis stem cell mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rambaud-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+                <w:t xml:space="preserve">Aritra Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Muller</w:t>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Demidova</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0008⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (11), pp.dev202810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.202810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136955v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanohydraulic model supports a role for plasmodesmata in cotton fiber elongation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
+                <w:t xml:space="preserve">Elise Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier C Marchand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Natalia Demidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae256⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (214), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681218v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall dynamics stabilize tip growth in a filamentous fungus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Pinar</w:t>
+                <w:t xml:space="preserve">Charles Paul Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Le Borgne</w:t>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Durieu</w:t>
+                <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Peñalva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (1), pp.e3001981. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (6), pp.064001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.064001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252811v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of AtPME2, a pH-Dependent Pectin Methylesterase, Affects Cell Wall Structure and Hypocotyl Elongation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A Hartasánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Hocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Habrylo</w:t>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sénéchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pau-Roblot</w:t>
+                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcad154⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406079v1</w:t>
+                <w:t xml:space="preserve">hal-04248384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling and Analysis of Growth of Plant Tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+                <w:t xml:space="preserve">Mutation of AtPME2, a pH-Dependent Pectin Methylesterase, Affects Cell Wall Structure and Hypocotyl Elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Hocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Habrylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Ptashnyk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Pau-Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (6), pp.2354-2389. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1553315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcad154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334494v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE SYNTHASE INTERACTIVE1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell wall dynamics stabilize tip growth in a filamentous fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
+                <w:t xml:space="preserve">Louis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Borowska-Wykręt</w:t>
+                <w:t xml:space="preserve">Mario Pinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Majda</w:t>
+                <w:t xml:space="preserve">Rémi Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bayle</w:t>
+                <w:t xml:space="preserve">Catherine Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Peñalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112689⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.e3001981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248410v1</w:t>
+                <w:t xml:space="preserve">hal-04252811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging of a Rectangular Slit by a Spherical Soft Particle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Paul Moore</w:t>
+                <w:t xml:space="preserve">Multiscale Modeling and Analysis of Growth of Plant Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Husson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Baroud</w:t>
+                <w:t xml:space="preserve">Mariya Ptashnyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.064001⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (6), pp.2354-2389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1553315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03992070v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cell-wall related genes is highly variable and correlates with sepal morphology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Battu</w:t>
+                <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE SYNTHASE INTERACTIVE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Borowska-Wykręt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Soraru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abigail Delgado-Vaquera</w:t>
+                <w:t xml:space="preserve">Mateusz Majda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.327⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (7), pp.112689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248384v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dandelion pappus morphing is actuated by radially patterned material swelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mastropaolo</w:t>
+                <w:t xml:space="preserve">Mechanobiology of the cell wall – insights from tip-growing plant and fungal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Municio-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30245-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675564v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of a pressurized spherical shell by a spherical or flat probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fifteen compelling open questions in plant cell biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne H K Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa S Otegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Couturier</w:t>
+                <w:t xml:space="preserve">Ram Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Vella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles T Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00166-6⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.72-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03860474v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiology of the cell wall – insights from tip-growing plant and fungal cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+                <w:t xml:space="preserve">Compression of a pressurized spherical shell by a spherical or flat probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fruleux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00166-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.259208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04252817v1</w:t>
+                <w:t xml:space="preserve">hal-03860474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifteen compelling open questions in plant cell biology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dandelion pappus morphing is actuated by radially patterned material swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles T Anderson</w:t>
+                <w:t xml:space="preserve">Madeleine Seale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faulkner</w:t>
+                <w:t xml:space="preserve">Ignazio Maria Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mastropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab225⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30245-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03696145v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of fluctuating thin sheets under random forcing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-autonomous stomatal control by pavement cell turgor via the K+ channel subunit AtKC1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eytan Katzav</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrukh Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.033096⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (5), pp.2019-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252813v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-autonomous stomatal control by pavement cell turgor via the K+ channel subunit AtKC1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of fluctuating thin sheets under random forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Duby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chanania Steinbock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eytan Katzav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.033096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.033096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579607v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on multiscale coupling of biochemical and mechanical signals during development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular Fourier analysis for geometrically disordered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/abd0db⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03046260v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ geometry channels reproductive cell fate in the Arabidopsis ovule primordium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roadmap on multiscale coupling of biochemical and mechanical signals during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idse Heemskerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryeh Warmflash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Hernandez-Lagana</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anja Frey</w:t>
+                <w:t xml:space="preserve">Laura Bocanegra-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.66031⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/abd0db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03533741v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Fourier analysis for geometrically disordered materials</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organ geometry channels reproductive cell fate in the Arabidopsis ovule primordium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Hernandez-Lagana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Mendocilla-Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.023036⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e66031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.66031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298520v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient in cytoplasmic pressure in germline cells controls overlying epithelial cell morphogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie-Anne Lamiré</w:t>
+                <w:t xml:space="preserve">Cellular Heterogeneity in Pressure and Growth Emerges from Tissue Topology and Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Milani</w:t>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Runel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leticia Arias</w:t>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000940⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (8), pp.1504-1516.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052289v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between turgor pressure and plasmodesmata during plant development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
+                <w:t xml:space="preserve">Gradient in cytoplasmic pressure in germline cells controls overlying epithelial cell morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Lamiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Benítez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Runel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz434⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (11), pp.e3000940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03153187v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Heterogeneity in Pressure and Growth Emerges from Tissue Topology and Geometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between turgor pressure and plasmodesmata during plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.02.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (3), pp.768-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03029965v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust organ size requires robust timing of initiation orchestrated by focused auxin and cytokinin signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (6), pp.686-698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-020-0666-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of tissue growth heterogeneity by responses to mechanical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les forces qui maintiennent l’ordre parmi les cellules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.735-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815342116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622541v1</w:t>
+                <w:t xml:space="preserve">hal-02539824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forces qui maintiennent l’ordre parmi les cellules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of tissue growth heterogeneity by responses to mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (6), pp.1940 - 1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815342116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02539824v1</w:t>
+                <w:t xml:space="preserve">hal-02622541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic mapping of cell wall mechanics in the regulation of cell morphogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth dynamics of the Arabidopsis fruit is mediated by cell expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haotian Guo</w:t>
+                <w:t xml:space="preserve">Juan-José Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirokazu Tanimoto</w:t>
+                <w:t xml:space="preserve">Stephanie Brocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Barrett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Couturier</w:t>
+                <w:t xml:space="preserve">Cindy Hon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Yanofsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 116 (28), pp.13833-13838. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1820455116⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 116 (50), pp.25333-25342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1914096116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381737v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth dynamics of the Arabidopsis fruit is mediated by cell expansion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic mapping of cell wall mechanics in the regulation of cell morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Brocke</w:t>
+                <w:t xml:space="preserve">Valeria Davì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Hon</w:t>
+                <w:t xml:space="preserve">Haotian Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Yanofsky</w:t>
+                <w:t xml:space="preserve">Hirokazu Tanimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 116 (50), pp.25333-25342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1914096116⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 116 (28), pp.13833-13838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1820455116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111809v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain- or Stress-Sensing in Mechanochemical Patterning by the Phytohormone Auxin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of polar domains in a spatiotemporal model of interacting polarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pumir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Maryam Aliee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (8), pp.3342-3361. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-019-00600-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.028101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346830v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of polar domains in a spatiotemporal model of interacting polarities</w:t>
+                <w:t xml:space="preserve">Strain- or Stress-Sensing in Mechanochemical Patterning by the Phytohormone Auxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Aliee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jean-Daniel Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.028101⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (8), pp.3342-3361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-019-00600-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620502v1</w:t>
+                <w:t xml:space="preserve">hal-02346830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanosensation Dynamically Coordinates Polar Growth and Cell Wall Assembly to Promote Cell Survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Davì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Tanimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Ershov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Belly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (2), pp.170-182.e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable cell growth yields reproducible organ development through spatiotemporal averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoru Tsugawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Sapala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Routier-Kierzkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (1), pp.15-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell division plane orientation based on tensile stress inArabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (30), pp.E4294-E4303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1600677113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of mechanical compression on cortical microtubules in Arabidopsis: a quantitative pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Beauzamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (2), pp.328-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.13290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting subcellular fibrillar alignment with error estimation: Application to microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoru Tsugawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Hamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard S. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110 (8), pp.1836-1844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meristem size contributes to the robustness of phyllotaxis in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology and dynamics of a crack front propagating in a model disordered material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin Refahi</w:t>
+                <w:t xml:space="preserve">J. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Besnard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohktar Adda-Bedia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (5), pp.1317-1324. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.38-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634017v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and dynamics of a crack front propagating in a model disordered material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meristem size contributes to the robustness of phyllotaxis in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohktar Adda-Bedia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Landrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Refahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mirabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (5), pp.1317-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01600132v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Mechanical Analysis of Plant and Animal Cells Reveals Convergence across Kingdoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Durand-Smet</w:t>
+                <w:t xml:space="preserve">Flowers under pressure: ins and outs of turgor regulation in development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Beauzamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chastrette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naomi Nakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.10.023⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (7), pp.1517 - 1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633689v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowers under pressure: ins and outs of turgor regulation in development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Beauzamy</w:t>
+                <w:t xml:space="preserve">A Comparative Mechanical Analysis of Plant and Animal Cells Reveals Convergence across Kingdoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Durand-Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chastrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Nakayama</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Berne-Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu187⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107 (10), pp.2237-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635458v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching Patterns of Gene Expression to Mechanical Stiffness at Cell Resolution through Quantitative Tandem Epifluorescence and Nanoindentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Hamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 165 (4), pp.1399-1408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.114.237115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating instability in bouncing droplet crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Eddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (2), pp.20004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/94/20004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-length-scale elastic instability mimics parametric resonance of nonlinear oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vandeparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (1), pp.56-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nphys1806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of wave turbulence in vibrating plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Odille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (23), pp.234504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.234504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D aggregation of wet fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 77 (4), pp.44005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/77/44005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of swelling gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2005-10124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bouncing to floating : non-coalescence of drops on a fluid bath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Walking and orbiting droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.177801⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 437 (7056), pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/437208a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016476v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-organization of capillary waves sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">From bouncing to floating : non-coalescence of drops on a fluid bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/45/044⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (17), pp.177801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.177801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016481v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and orbiting droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">The self-organization of capillary waves sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (45), pp.S3529-S3535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/45/044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/437208a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00016478v1</w:t>
+                <w:t xml:space="preserve">hal-00016481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillary coalescence in wet hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 432 (7018), pp.690-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/432690a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6487,163 +6508,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NanoIndentation, an ImageJ Plugin for the Quantification of Cell Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mirabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Beauzamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2395, Springer New York, pp.97-106, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1816-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6653,1211 +6674,1211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimeric identities and reduced stiffness characterise the shoot apex of Arabidopsis stem cell mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rambaud-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanohydraulic model supports a role for plasmodesmata in cotton fiber elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Hernández-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demidova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzle cell shape emerges from the interaction of growth with mechanical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Trozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Perruchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Hörmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth directions and stiffness across cell layers determine whether tissues stay smooth or buckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilash Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilan Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Klees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial consistency of cell growth direction during organ morphogenesis requires CELLULOSE-SYNTHASE INTERACTIVE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Skrzydeł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Borowska-Wykret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Majda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Dulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell growth rates coordinate across the width of the leaf to remain flat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Harline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soeren Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic growth re-orientation orchestrates flatness in the Arabidopsis leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Harline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soeren Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dandelion pappus morphing is actuated by radially patterned material swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Seale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignazio Maria Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mastropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Newtonian thin films with normal stresses: dynamics and spreading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00067735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Statistics of Crumpled Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7867,91 +7888,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenèse et auto-organisation : tiges, plaques, films et gouttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00110763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7961,2459 +7982,2459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, form, and function in Marchantia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Plant morphogenesis across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth webinar of the IRN France-Japan Frontiers in Plant Biology: « Emerging models in plant sciences»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Kyoto (Virtuel), Japan</w:t>
+              <w:t xml:space="preserve">Finite Elements for Cell and Tissue Morphogenesis 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555978v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of Plant Dispersal by Rain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth, form, and function in Marchantia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">Fifth webinar of the IRN France-Japan Frontiers in Plant Biology: « Emerging models in plant sciences»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Kyoto (Virtuel), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555809v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrodynamics of Plant Dispersal by Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Portela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORPHODYNAMICS OF LIVING SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ICTAM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535776v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant morphogenesis across scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessing the hydromechanical control of plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements for Cell and Tissue Morphogenesis 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">MORPHODYNAMICS OF LIVING SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692902v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flamber ou ne pas flamber: morphogenèse chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instabilités en mécanique et en physique : des matériaux à la matière molle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM et SFP, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controllable microfluidic environement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, May 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">Physics and Biological Systems 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPTMS, Université Paris-Saclay, Jun 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410040v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Microbe symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416175v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From cellulose guidance to sepal morphogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controllable microfluidic environement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIRS-CMO, Oct 2022, Oaxaca (Mexique), France</w:t>
+              <w:t xml:space="preserve">Journée du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408195v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paralelized plant morphogenesis, Quantifying growth and mechanics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de Physique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410099v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controllable microfluidic environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From cellulose guidance to sepal morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIRS-CMO, Oct 2022, Oaxaca (Mexique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410021v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics and growth of plants ‘on a chip’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Paralelized plant morphogenesis, Quantifying growth and mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demidova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th LyMic Day - Imaging the plant: challenges and adaptations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyon Multiscale Imaging Center, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410179v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controllable microfluidic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biological Systems 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPTMS, Université Paris-Saclay, Jun 2022, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410070v1</w:t>
+                <w:t xml:space="preserve">hal-04410021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
+                <w:t xml:space="preserve">Mechanics and growth of plants ‘on a chip’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Demidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdillah Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbe symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Sep 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">5th LyMic Day - Imaging the plant: challenges and adaptations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon Multiscale Imaging Center, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416197v1</w:t>
+                <w:t xml:space="preserve">hal-04410179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des Formes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The hydraulic control of plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matière animée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation des Treilles, May 2021, Tourtour (Fondation de Treilles), France</w:t>
+              <w:t xml:space="preserve">Cell &amp; Tissue Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Singapore, Oct 2021, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408221v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustration and fluctuations in tissue growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La Fabrique des Formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Physics of Elastic Films: from Biological Membranes to Extreme Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kavli Institute of Theoretical Physics, May 2021, Santa Barbara (CA), United States</w:t>
+              <w:t xml:space="preserve">Matière animée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation des Treilles, May 2021, Tourtour (Fondation de Treilles), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408213v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Frustration and fluctuations in tissue growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MicroNanoFluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Physics of Elastic Films: from Biological Membranes to Extreme Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kavli Institute of Theoretical Physics, May 2021, Santa Barbara (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410006v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydraulic control of plant growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Tissue Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Singapore, Oct 2021, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">GDR MicroNanoFluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408216v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoLeaf: software for the groupwise analysis of plant leaf shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement d'objets élastiques minces : draps froissés et chemises pliées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eytan Katzav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Adda-Bedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité d'un rideau visqueux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Perdigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pfingstag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la morphodynamique des dents des feuilles d’Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millan Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millan Cortizo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Morphométrie et Évolution des Formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chaotic vibrations of harmonically forced plates: From low-dimensional chaos to wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro M. Reis</w:t>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391393v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic vibrations of harmonically forced plates: From low-dimensional chaos to wave turbulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Délamination macroscopique de films minces déposés sur des substrats élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 503: Nonlinear Normal Modes, Dimension Reduction and Localization in Vibrating Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179359v1</w:t>
+                <w:t xml:space="preserve">hal-03391393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillarity in wet hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poils mouillés : un mécanisme de coalescence élastocapillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontre du Non Linéaire, Institut Pointcarré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10423,803 +10444,803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of plant dispersal by rain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Germination, mechanics and mechanosensing in Marchantia polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ferria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdillah Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">XVIth Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410213v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Engineering for Health 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination, mechanics and mechanosensing in Marchantia polymorpha</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamics of plant dispersal by rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Malaga, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">GDR Approches Quantitatives du Vivant 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410792v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue growth couples temporal and spatial fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilan Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne H K Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Biu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Jaques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanosensor dynamics in fission yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome Day of the Doctoral School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination and mechanics in marchantia polymorpha gemmae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelized plant morphogenesis in a controlled microfluidic environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">March Meeting of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago &amp; Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11287,51 +11308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7450995A"/>
+    <w:nsid w:val="52BA9805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11518,51 +11539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arezki-boudaoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135253160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2446858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Chatterjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202810" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laplaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Demidova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pinar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;alva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001981" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad154" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553315" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mastropaolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30245-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860474v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00166-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa S Otegui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Dixit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faulkner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanania Steinbock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Katzav" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.033096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Hernandez-Lagana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla-Sato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Frey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Lamir&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Milani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Runel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Arias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000940" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz434" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0666-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dav&#236;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Guo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tanimoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barrett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820455116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Ripoll" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brocke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yanofsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914096116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00600-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aliee" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.028101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haupt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Belly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.03.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sapala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.06.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600677113" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rochette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13290" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634102v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Hamant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chopin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohktar Adda-Bedia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.10.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5SPC0G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nakayama" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/20004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10124-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.177801" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016481v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/044" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437208a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408173v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Trozzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Perruchoud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas H&#246;rmayer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334525v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilash Yadav" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klees" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008463v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110763v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Bratu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Portela" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535776v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408195v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410099v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410021v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Adda-Bedia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441194v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perdigou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pfingstag" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410792v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ferria" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414307v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410051v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arezki-boudaoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-4717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135253160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=KIQN0FAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Battu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Delgado-Vaquera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mollier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lorenzetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Municio-Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fruleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Hartas&#225;nchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2024.2446858" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilan Hong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Roeder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Biu Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318481121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud-Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Chatterjee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bovio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lavigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202810" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Laplaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Demidova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03992070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paul Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.064001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pinar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Borgne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pe&#241;alva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001981" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ptashnyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1553315" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Skrzyde&#322;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykr&#281;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Majda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112689" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259208" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne H K Roeder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa S Otegui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Dixit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Anderson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faulkner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860474v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00166-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Seale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mastropaolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30245-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanania Steinbock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Katzav" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.033096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.023036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idse Heemskerk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryeh Warmflash" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocanegra-Moreno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/abd0db" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Hernandez-Lagana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Mosca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla-Sato" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Frey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mirabet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Lamir&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Milani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Runel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Arias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000940" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz434" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0666-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019142" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622541v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815342116" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111809v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Ripoll" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brocke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yanofsky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914096116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dav&#236;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Guo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Tanimoto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barrett" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820455116" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Aliee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.028101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Julien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00600-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haupt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Belly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.03.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsugawa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sapala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier-Kierzkowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.06.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600677113" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rochette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13290" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Hamant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Smith" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.03.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chopin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohktar Adda-Bedia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.10.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5SPC0G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Refahi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru482" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635458v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nakayama" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu187" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne-Dedieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.10.023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cellier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237115" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643200v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/20004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vandeparre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Sabbah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1806" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326634v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Odille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.234504" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/44005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10124-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437208a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Gautier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.177801" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/044" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/432690a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252821v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rambaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1816-5_6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04267489v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Trozzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Lane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Perruchoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas H&#246;rmayer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334525v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilash Yadav" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klees" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Borowska-Wykret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Dulski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395034v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Harline" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Strauss" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283854v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339722v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067735v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555809v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Bratu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Portela" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garcia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535777v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410070v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416197v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410040v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416175v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408195v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410021v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408213v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410006v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Adda-Bedia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perdigou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pfingstag" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vella" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163673v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410792v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ferria" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410213v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04330280v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416256v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414307v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410051v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>