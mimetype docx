--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -579,638 +579,655 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enseignement de botanique en langue basque dans l'entre-deux guerres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Grand Oral en modalité bilingue Basque-Français : une opportunité pour améliorer les compétences plurilingues des élèves scolarisés dans le système d’immersion linguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Rodriguez-Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marguerite Figeac-Monthus; Marie-Anne Châteaureynaud; Céline Piot.. [et al.]. </w:t>
+              <w:t xml:space="preserve">Itziar Alkorta; Yannick Hernandez; Urtzi Etxeberria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire parler les objets pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mugarteko ingurumena: aldaketa klimatikoa, hezkuntza-testuinguruak eta erronka digital berriak = Environnements transfrontaliers : changement climatique, contextes éducatifs et nouveaux défis numériques = Entornos transfronterizos: cambio climático, contextos educativos y nuevos retos digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA); Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-153, 2024, Schol@, 978-2-35311-002-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/schola4.9782353110025.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987889v1</w:t>
+                <w:t xml:space="preserve">hal-04890885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure d’un jeune marin basque, ou les aventures d’Urkizu, héros plurilingue. Ternuako penak, roman d’aventures pour la jeunesse de Bernardo Atxaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Châteaureynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant plurilingue en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.159-172, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.7817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Oral en modalité bilingue Basque-Français : une opportunité pour améliorer les compétences plurilingues des élèves scolarisés dans le système d’immersion linguistique ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un enseignement de botanique en langue basque dans l'entre-deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marguerite Figeac-Monthus; Marie-Anne Châteaureynaud; Céline Piot.. [et al.]. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mugarteko ingurumena: aldaketa klimatikoa, hezkuntza-testuinguruak eta erronka digital berriak / Environnements transfrontaliers : changements climatique, contextes éducatifs et nouveaux défis numériques / Entornos transfronterizos: cambio climático, contextos educativos y nuevos retos digitales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faire parler les objets pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, 2024, Presses Universitaires de Nouvelle Aquitaine, 979-10-353-2565-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988076v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procédés lexicaux dans Pilota partida de Jean Etchepare (Buruchkak, 1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Bédouret-Larraburu; Christine Copy; Raluca Nita. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique et frontières de genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2023, 978-2-3531-1150-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les représentations du vin dans la société basque</w:t>
+                <w:t xml:space="preserve">Promotion de l'enseignement des langues régionales en France : le cas du basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marguerite Figeac-Monthus; Marie-Anne Chateaureynaud; Céline Piot; Pauli Dávila; Luis M. Naya. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jon, J. Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Noirard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigne, vin et éducation : du XVIIIe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Geste, 2022, Presses universitaires Nouvelle-Aquitaine, 979-10-353-1895-6</w:t>
+              <w:t xml:space="preserve">Transmettre les langues minorisées : entre promotion et relégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), 2022, Rivages linguistiques, 978-2-7535-8185-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027124v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de l'enseignement des langues régionales en France : le cas du basque</w:t>
+                <w:t xml:space="preserve">Enseigner les représentations du vin dans la société basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Stéphanie Noirard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marguerite Figeac-Monthus; Marie-Anne Chateaureynaud; Céline Piot; Pauli Dávila; Luis M. Naya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmettre les langues minorisées : entre promotion et relégation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), 2022, Rivages linguistiques, 978-2-7535-8185-2</w:t>
+              <w:t xml:space="preserve">Vigne, vin et éducation : du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, 2022, Presses universitaires Nouvelle-Aquitaine, 979-10-353-1895-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508090v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue basque de scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 2021, Proximités Sociolinguistique et langue française, 978-2-8066-3760-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euskara oinarri eta ardatz Iparraldeko euskarako irakaslegaien formakuntzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jon, J. Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1230,133 +1247,133 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leire Díaz de Gereñu Lasaga; Ibon Manterola Garate; Inés María García Azkoaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euskara oinarri eta eleaniztasuna helburu: hizkuntzen garapena eta erabilera aztergai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad del País Vasco = Euskal Herriko Unibertsitatea (UPV/EHU), pp.223-235, 2021, 978-84-1319-342-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue basque et variation dans l’enseignement au Pays basque nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Forlot; Louise Ouvrard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation linguistique et enseignement des langues : le cas des langues moins enseignées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO; Presses de l’Inalco, pp.175-187, 2020, 978-2-85831-373-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.40042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1366,146 +1383,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Casenaveren omenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urtzi Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beñat Lascano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Elizalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapurdum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, pp.2 tomes, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/127ud⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1515,764 +1532,764 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Pécaut et la langue basque à l'école (1880-1902)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorea Duhalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Etxepare eta haurren primak (1923-1927)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapurdum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.253-265. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127u4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la décision du Conseil constitutionnel sur l’enseignement des langues minorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (1), pp.69-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cisl.2201.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine de Jaureguiberry, pour une pédagogie de la langue basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 68 (2), pp.83-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.068.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue basque dans les instructions officielles (1976-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La langue à l’école, de l’institution à la classe : quelles conceptions, quelles normes, pour quels usages ?, 35, pp.190-202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants de langues régionales, concepteurs et acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Argia Olcomendy</w:t>
+                <w:t xml:space="preserve">Jean Etxepare eta Eskola (1901-1926)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fontes Linguae Vasconum : Studia et documenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.425-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35462/flv.130.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586183v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Etxepare eta Eskola (1901-1926)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Argia Olçomendy</w:t>
+                <w:t xml:space="preserve">Les enseignants de langues régionales, concepteurs et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fontes Linguae Vasconum : Studia et documenta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'enseignant : concepteur ou exécutant ? Agent ou acteur ?, 562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35462/flv.130.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04992865v1</w:t>
+                <w:t xml:space="preserve">hal-02586183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontèras e representacions en conflicte. Lo cas de l’Occitanie en 2019, entre espaci lingüistic e region administrativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jon, J. Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Garnacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anem Occitans !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 169-170, pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifications et évaluations de basque en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Évaluation et certification en langues : tensions, évolutions, perspectives, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2282,1530 +2299,1530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procédés lexicaux dans pilota partida de Jean Etchepare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique et frontières de genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Oct 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation au patrimoine en langue minorée : l’exemple du basque et de l’occitan en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Châteaureynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Congrès International de Revitalisation des Langues Indigènes et Minorées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gérone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euskara oinarri eta ardatz Iparraldeko euskarako irakaslegaien formakuntzan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Argia Olcomendy</w:t>
+                <w:t xml:space="preserve">Le matériel pédagogique en langue basque : quel modèle linguistique? Euskarazko ikasmateriala : zein hizkuntza eredu?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Euskara oinarri eta eleaniztasuna helburu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHU/UPV, Oct 2019, Vitoria-Gasteiz, Espainia. pp.223-235</w:t>
+              <w:t xml:space="preserve">Sociodidactique des langues minoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2021, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551537v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le matériel pédagogique en langue basque : quel modèle linguistique? Euskarazko ikasmateriala : zein hizkuntza eredu?</w:t>
+                <w:t xml:space="preserve">Ipar Euskal Herriko hezkuntza tradizioa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociodidactique des langues minoritaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2021, Mérignac, France</w:t>
+              <w:t xml:space="preserve">Memoria eta gatazkak euskarazko hezkuntzan : literatura eta beste arteak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHU/UPV, Feb 2021, San sebastian, Espainia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027182v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ipar Euskal Herriko hezkuntza tradizioa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Argia Olçomendy</w:t>
+                <w:t xml:space="preserve">Euskara oinarri eta ardatz Iparraldeko euskarako irakaslegaien formakuntzan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jon, J. Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria eta gatazkak euskarazko hezkuntzan : literatura eta beste arteak</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHU/UPV, Feb 2021, San sebastian, Espainia</w:t>
+              <w:t xml:space="preserve">Colloque international Euskara oinarri eta eleaniztasuna helburu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHU/UPV, Oct 2019, Vitoria-Gasteiz, Espainia. pp.223-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027260v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations pédagogiques et transmission des langues : le cas de l'occitan et du basque en Pays basque Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation pédagogique et enseignement des langues minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Châteaureynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Châteaureynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIVYEZH, Nov 2020, RENNES, édition virtuelle, France</w:t>
+              <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, Oct 2020, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027222v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique et enseignement des langues minoritaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Innovations pédagogiques et transmission des langues : le cas de l'occitan et du basque en Pays basque Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argia Olçomendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Châteaureynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse, Oct 2020, Corte, France</w:t>
+              <w:t xml:space="preserve">Séminaire journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIVYEZH, Nov 2020, RENNES, édition virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027167v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants, acteurs de la transmission de la langue basque par l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Ahozko euskara Kolegioko ikastresna ikasmaterialean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Langues minoritaires : quels acteurs pour quel avenir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">New methods and trends in (basque) linguistics of the fontes linguae vasconum 50 years commemoration conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fontes Linguae Vasconum (FLV), Nafarroako Unibertsitate Publikoa (UPNA), Mar 2019, Pampelune, Espainia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549717v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale et continue des enseignants de/en basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème colloque de la FLAREP, Langues régionales et d'Outre mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLAREP, Oct 2019, Saint-Jean-de-Luz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahozko euskara Kolegioko ikastresna ikasmaterialean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Les enseignants, acteurs de la transmission de la langue basque par l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New methods and trends in (basque) linguistics of the fontes linguae vasconum 50 years commemoration conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fontes Linguae Vasconum (FLV), Nafarroako Unibertsitate Publikoa (UPNA), Mar 2019, Pampelune, Espainia</w:t>
+              <w:t xml:space="preserve">Colloque Langues minoritaires : quels acteurs pour quel avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550380v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hizkuntza gutxituetako irakasleen prestakuntza Frantzian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPV/EHU, ELEBILAB, Jan 2019, Vitoria-Gasteiz, Espainia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants de/en basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues régionales et d’Outre-Mer : les oubliées de la nouvelle éducation nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération pour les Langues Régionales dans l’enseignement public (FLAREP), Oct 2019, Saint-Jean-de-Luz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue basque enseignée à l’oral : analyse linguistique et didactique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La didactique des textes oraux dans les programmes d’immersion en formation des enseignants : un exemple basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de linguistique et de didactique, Sciences du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Mar 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque Kelenn : l’immersion, 40 ans d’expérience pour l’avenir de nos langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur des Langues de la République Française, Mar 2018, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551530v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactique des textes oraux dans les programmes d’immersion en formation des enseignants : un exemple basque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La formation initiale des enseignants de langue régionale : un exemple basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Kelenn : l’immersion, 40 ans d’expérience pour l’avenir de nos langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur des Langues de la République Française, Mar 2018, Quimper, France</w:t>
+              <w:t xml:space="preserve">VIIIème colloque international de l’ADCUEFE. De la formation de formateurs dans l’enseignement-apprentissage des langues. Enjeux, contextes, évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry – Montpellier 3, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551539v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation initiale des enseignants de langue régionale : un exemple basque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Promotion de l’enseignement du basque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème colloque international de l’ADCUEFE. De la formation de formateurs dans l’enseignement-apprentissage des langues. Enjeux, contextes, évolutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry – Montpellier 3, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international, Promotion ou relégation : la transmission des langues minorisées d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Apr 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549718v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de l’enseignement du basque en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La langue basque enseignée à l’oral : analyse linguistique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international, Promotion ou relégation : la transmission des langues minorisées d’hier à aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Apr 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conférence de linguistique et de didactique, Sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour, Mar 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549720v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation dans les manuels scolaires en basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque manuels scolaires et langues régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry-Montpellier, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des enseignants de basque à la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ACEDLE, La médiation en didactique des langues, Formes, fonctions, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2017, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compte rendu d’un texte littéraire: l’exposé oral en basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Analyse du discours et didactique des/en langues Problématiques, méthodes, articulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance linguistique et proximité géographique : le cas de l'enseignement bilingue français/langues régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude ADEB La question de la distance dans l’enseignement bi-/plurilingue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative entre les formations initiales d'études basques en France et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olcomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque international en éducation, Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3815,100 +3832,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de la langue basque à l'oral : analyse linguistique et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Bordeaux 3 - Michel de Montaigne, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04992849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3918,91 +3935,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture scolaire dans le domaine basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Bordeaux MONTAIGNE, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05027251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4012,181 +4029,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bayaud (1901-1966)</w:t>
+                <w:t xml:space="preserve">Arnaud Etchart (1883-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des historiens, juristes et des penseurs politiques du Pays basque, Diccionario de historiadores, juristas y pensadores vascos, Euskal Herriko historialari, legelari eta pentsalari politikoen Hiztegia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027201v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Etchart (1883-1958)</w:t>
+                <w:t xml:space="preserve">Pierre Bayaud (1901-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argia Olçomendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des historiens, juristes et des penseurs politiques du Pays basque, Diccionario de historiadores, juristas y pensadores vascos, Euskal Herriko historialari, legelari eta pentsalari politikoen Hiztegia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027196v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4254,51 +4271,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="508FC691"/>
+    <w:nsid w:val="13065CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4485,51 +4502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/argia-olcomendy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2708-2259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226847837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Elizalde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Aranberri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Comas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ch&#226;teaureynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7817" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Rodriguez-Aguirre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Casenave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola4.9782353110025.13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jon, J. Casenave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992861v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.40042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Lascano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorea Duhalde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127u4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2201.0069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Olcomendy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/flv.130.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garnacho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02549719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02549717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02550380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02550406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02549718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02549720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02550402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04992849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05027251v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/argia-olcomendy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2708-2259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226847837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Ol&#231;omendy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Elizalde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Aranberri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Comas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Rodriguez-Aguirre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Casenave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/le-grand-oral-bilingue-basque-francais/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola4.9782353110025.13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ch&#226;teaureynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jon, J. Casenave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.40042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Lascano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127ud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorea Duhalde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127u4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.2201.0069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35462/flv.130.3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argia Olcomendy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garnacho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02549719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02550380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02549717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02550406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02549718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02549720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02550402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04992849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05027251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>