--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -413,367 +413,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les heures et les jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l'homme dans son milieu : l'archéologie environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Aujaleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nuria Nin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix Antique, une cité en Gaule du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.200-208, 2014, 978-88-366-2961-9</w:t>
+              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.22-26, 2014, 978-94-6161-156-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224506v1</w:t>
+                <w:t xml:space="preserve">hal-05211882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'homme dans son milieu : l'archéologie environnementale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les heures et les jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Aujaleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.22-26, 2014, 978-94-6161-156-7</w:t>
+              <w:t xml:space="preserve">Aix Antique, une cité en Gaule du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.200-208, 2014, 978-88-366-2961-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211882v1</w:t>
+                <w:t xml:space="preserve">hal-05224506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une petite nécropole de la fin de l’âge du Bronze, Conservatoire de musique et de danse</w:t>
+                <w:t xml:space="preserve">Un ensemble cultuel au domaine de la Grassie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Aujaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuria Nin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.79-80, 2014</w:t>
+              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.260-262, 2014, 978-94-6161-156-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02118593v1</w:t>
+                <w:t xml:space="preserve">hal-05211862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble cultuel au domaine de la Grassie</w:t>
+                <w:t xml:space="preserve">Une petite nécropole de la fin de l’âge du Bronze, Conservatoire de musique et de danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Aujaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuria Nin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.260-262, 2014, 978-94-6161-156-7</w:t>
+              <w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.79-80, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211862v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un réseau hydraulique antique à Fréjus : les îlots du terrain Valmier</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1369,64 +1369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble funéraire du début du Bronze final à Aix-en-Provence (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Aujaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (4), pp.719-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1675,51 +1675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE887CF8"/>
+    <w:nsid w:val="83F4BF56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1906,51 +1906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-aujaleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6868-6778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243575726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/qui-sommes-nous/les-equipes/tesam-territoires-et-societes-de-l-antiquite-et-du-moyen-age" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/a/29385296/1_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Savanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dahy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-aujaleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6868-6778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243575726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/qui-sommes-nous/les-equipes/tesam-territoires-et-societes-de-l-antiquite-et-du-moyen-age" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/a/29385296/1_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Savanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dahy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>