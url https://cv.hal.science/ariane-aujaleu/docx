--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -568,212 +568,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble cultuel au domaine de la Grassie</w:t>
+                <w:t xml:space="preserve">Une petite nécropole de la fin de l’âge du Bronze, Conservatoire de musique et de danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Aujaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuria Nin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.260-262, 2014, 978-94-6161-156-7</w:t>
+              <w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.79-80, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211862v1</w:t>
+                <w:t xml:space="preserve">halshs-02118593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une petite nécropole de la fin de l’âge du Bronze, Conservatoire de musique et de danse</w:t>
+                <w:t xml:space="preserve">Un ensemble cultuel au domaine de la Grassie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Aujaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuria Nin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix en Archéologie, 25 ans de découvertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.79-80, 2014</w:t>
+              <w:t xml:space="preserve">Aix en Archéologie. 25 ans de découvertes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.260-262, 2014, 978-94-6161-156-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02118593v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un réseau hydraulique antique à Fréjus : les îlots du terrain Valmier</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1369,64 +1369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble funéraire du début du Bronze final à Aix-en-Provence (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Aujaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (4), pp.719-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1675,51 +1675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83F4BF56"/>
+    <w:nsid w:val="95A1FBDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1906,51 +1906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-aujaleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6868-6778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243575726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/qui-sommes-nous/les-equipes/tesam-territoires-et-societes-de-l-antiquite-et-du-moyen-age" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/a/29385296/1_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Savanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dahy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-aujaleu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6868-6778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243575726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/qui-sommes-nous/les-equipes/tesam-territoires-et-societes-de-l-antiquite-et-du-moyen-age" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/a/29385296/1_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Savanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dahy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>