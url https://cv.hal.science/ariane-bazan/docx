--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -458,1040 +458,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unconscious is structured as a language : Evidence from the lab in support of clinical practice</w:t>
+                <w:t xml:space="preserve">Normes associatives en français pour 243 mots dans une population adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary Psychotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766964v1</w:t>
+                <w:t xml:space="preserve">hal-04766972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebration of the 25th anniversary of Neuropsychoanalysis : Saturday, December 2, 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-lasting negativity in the left motoric brain structures during word memory inhibition in the Think/No-Think paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Abrams</w:t>
+                <w:t xml:space="preserve">Viktoriya Vitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Balchin</w:t>
+                <w:t xml:space="preserve">Dominique Ristori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Barry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Guy Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Cebolla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15294145.2024.2346758⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-60378-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766947v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting negativity in the left motoric brain structures during word memory inhibition in the Think/No-Think paradigm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celebration of the 25th anniversary of Neuropsychoanalysis : Saturday, December 2, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ristori</w:t>
+                <w:t xml:space="preserve">Daniela Flores Mosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cheron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jane Abrams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Balchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-60378-y⟩</w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15294145.2024.2346758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646562v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes associatives en français pour 243 mots dans une population adulte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The unconscious is structured as a language : Evidence from the lab in support of clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Contemporary Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10879-024-09651-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766972v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’euthanasie pour souffrance psychique en Belgique : le soin inconditionnel ou la mort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Running away from phonological ambiguity, we stumble upon our words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pioda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1033671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366425v1</w:t>
+                <w:t xml:space="preserve">hal-04366423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GeoCat 1.3, a simple tool for the measurement of Freudian primary and secondary process thinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Developing psychoanalytic case conceptualization skills through didactic teaching: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Fiorentino Polipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hustinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Brakel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15294145.2023.2169955⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10503307.2023.2241623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366422v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing psychoanalytic case conceptualization skills through didactic teaching: A randomized controlled trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Primary and secondary process mentation : Two modes of acting and thinking from Freud to modern neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10503307.2023.2241623⟩</w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15294145.2023.2284697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366426v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running away from phonological ambiguity, we stumble upon our words</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">People solve rebuses unwittingly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Olyff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1033671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.965183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366423v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People solve rebuses unwittingly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’euthanasie pour souffrance psychique en Belgique : le soin inconditionnel ou la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.47-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366421v1</w:t>
+                <w:t xml:space="preserve">hal-04366425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary process mentation : Two modes of acting and thinking from Freud to modern neurosciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The GeoCat 1.3, a simple tool for the measurement of Freudian primary and secondary process thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Brakel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.5-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15294145.2023.2284697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15294145.2023.2169955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366424v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphantasie et hypnose : une étude exploratoire</w:t>
               </w:r>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (4), pp.765-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1620,64 +1620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruxelmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Olyff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1705,671 +1705,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgian Governmental Superior Health Council advises against the use of the DSM categories and promotes contextualising psychiatric diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflections on 20 years of Neuropsychoanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Balchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stijn Vanheule</w:t>
+                <w:t xml:space="preserve">Mark J. Blechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adriaens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Devisch</w:t>
+                <w:t xml:space="preserve">Andrea Clarici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2215-0366(19)30284-6⟩</w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15294145.2019.1695978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452394v1</w:t>
+                <w:t xml:space="preserve">hal-03452401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on 20 years of Neuropsychoanalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginia Barry</w:t>
+                <w:t xml:space="preserve">À propos des choses et des lettres dans le rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bazan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruxelmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Savoirs et clinique - Revue de Psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452401v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des choses et des lettres dans le rêve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Empirical evidence for psychic transparency in pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Bruxelmane</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jorge Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Antoine-Moussiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Prys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs et clinique - Revue de Psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (3), pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pap0000212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452392v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evidence for psychic transparency in pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Phonological ambiguity detection outside of consciousness, and its defensive avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Jorge Mendes</w:t>
+                <w:t xml:space="preserve">E. Samuel Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Antoine-Moussiaux</w:t>
+                <w:t xml:space="preserve">Michael Snodgrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Prys</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (3), pp.239-248. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/pap0000212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452388v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological ambiguity detection outside of consciousness, and its defensive avoidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Belgian Governmental Superior Health Council advises against the use of the DSM categories and promotes contextualising psychiatric diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Vanheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adriaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Snodgrass</w:t>
+                <w:t xml:space="preserve">P. Bracke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
+                <w:t xml:space="preserve">I. Devisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2215-0366(19)30284-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452391v1</w:t>
+                <w:t xml:space="preserve">hal-03452394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le lieu vide comme garant de liberté et dechangement. Entretien avec Ariane Bazan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poenaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2407,51 +2407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la folie et de l’amour dans Crime et Châtiment de Dostoïevski.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, M.C. Fourment Aptekman et C. Wacjman (Eds.) « Débilités ? » (Varia), 46, pp.138-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2476,51 +2476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychoanalysis and the Academia. At the cross-road between exact and human sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum of Psychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2548,1077 +2548,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’homme déraisonnable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Au commencement était l’acte. A propos de « Au cœur de l’affect, le ‘récit non verbal’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.11-19</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452374v1</w:t>
+                <w:t xml:space="preserve">hal-03452340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus primaires et secondaires selon Freud: actualité et pertinence du concept et de sa mesure pour la clinique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Alpha synchronization as a brain model for unconscious defense: An overview of the work of Howard Shevrin and his team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.46-54</w:t>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (5), pp.1443-1473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452346v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha synchronization as a brain model for unconscious defense: An overview of the work of Howard Shevrin and his team</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A smoking-related background helps moderate smokers to focus. An Event-Related Potentials study during a Go-NoGo Task in smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Schroder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bazan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Kajosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (5), pp.1443-1473</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1872-1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452350v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au commencement était l’acte. A propos de « Au cœur de l’affect, le ‘récit non verbal’ »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les processus primaires et secondaires selon Freud: actualité et pertinence du concept et de sa mesure pour la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Gélas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.18-21</w:t>
+              <w:t xml:space="preserve">, 2017, pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452340v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoking-related background helps moderate smokers to focus. An Event-Related Potentials study during a Go-NoGo Task in smokers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Smoking addiction the shift from head to hands. Approach bias towards smoking-related cues in low dependent versus dependent smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Kajosch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Quertemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verbanck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1872-1885</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.819-829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452371v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du sadisme et de la logique de la barbarie à l’humiliation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Processing of a subliminal rebus during sleep: Idiosyncratic primary versus secondary process associations upon awakening of REM- versus non-REM-sleep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Steinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Happe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Shevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452376v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking addiction the shift from head to hands. Approach bias towards smoking-related cues in low dependent versus dependent smokers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A propos du sadisme et de la logique de la barbarie à l’humiliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Verbanck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.819-829</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452361v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mark, the Thing, and the Object: on what commands repetition in Freud and Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of a subliminal rebus during sleep: Idiosyncratic primary versus secondary process associations upon awakening of REM- versus non-REM-sleep.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The grand challenge for psychoanalysis and neuropsychoanalysis: a science of the subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Howard Shevrin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452384v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grand challenge for psychoanalysis and neuropsychoanalysis: a science of the subject</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A French Translation of the Pleasure Arousal Dominance (PAD) Semantic Differential Scale for the Measure of Affect and Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (1), pp.17-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452355v1</w:t>
+                <w:t xml:space="preserve">hal-03452343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French Translation of the Pleasure Arousal Dominance (PAD) Semantic Differential Scale for the Measure of Affect and Drive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">De l’homme déraisonnable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bazan</w:t>
+                <w:t xml:space="preserve">I. Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (1), pp.17-31</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452343v1</w:t>
+                <w:t xml:space="preserve">hal-03452374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continued Dialogue on The Oxford-style Debate from the 15th Annual Congress of the International Neuropsychoanalysis Society, New York City, 2014,</w:t>
               </w:r>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flores-Mosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Axmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3706,687 +3706,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Het onderscheid psychose-neurose is structureel. Een neuropsychoanalytisch voorstel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Proposition pour une physiologie de la jouissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Askari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor psychoanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.269-282</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.777-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452337v1</w:t>
+                <w:t xml:space="preserve">hal-03452336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition pour une physiologie de la jouissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Het onderscheid psychose-neurose is structureel. Een neuropsychoanalytisch voorstel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Askari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81, pp.777-787</w:t>
+              <w:t xml:space="preserve">Tijdschrift voor psychoanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.269-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452336v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de la neuropsychanalyse et de l’importance de penser le psychique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euthanasia for psychiatric patients: ethical and legal concerns about the Belgian practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vanbouwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Filigrane - Ecoute Psychanalytique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (1), pp.27-41</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451739v1</w:t>
+                <w:t xml:space="preserve">hal-03451753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La redéfinition du mental en réponse aux avancées en neurosciences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oxford-style debate: the 15th neuropsychoanalysis congress, New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flores-Mosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Axmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euthanasia for psychiatric patients: ethical and legal concerns about the Belgian practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trauma and jouissance, a neuropsychoanalytic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
+              <w:t xml:space="preserve">Journal of the Centre for Freudian Analysis and Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451753v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trauma and jouissance, a neuropsychoanalytic perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A propos de la neuropsychanalyse et de l’importance de penser le psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Centre for Freudian Analysis and Research </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue Filigrane - Ecoute Psychanalytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451743v1</w:t>
+                <w:t xml:space="preserve">hal-03451739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychoanalyse: geschiedenis en epistemologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tijdschrift voor psychoanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.245-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4405,165 +4405,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the physiology of jouissance: interpreting the mesolimbic dopaminergic reward functions from a psychoanalytic perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Repression as the condition for consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451707v1</w:t>
+                <w:t xml:space="preserve">hal-03451682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subliminal unconscious conflict alpha power inhibits supraliminal conscious symptom experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Shevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Snodgrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,748 +4599,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repression as the condition for consciousness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">De ce qui se trace à ce qui ne s’efface. Petite physiologie du refoulement et de la jouissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (1), pp.20-24</w:t>
+              <w:t xml:space="preserve">Subjetividad y procesos cognitivos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.42-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451682v1</w:t>
+                <w:t xml:space="preserve">hal-03475705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De ce qui se trace à ce qui ne s’efface. Petite physiologie du refoulement et de la jouissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">On the physiology of jouissance: interpreting the mesolimbic dopaminergic reward functions from a psychoanalytic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subjetividad y procesos cognitivos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (1), pp.42-69</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475705v1</w:t>
+                <w:t xml:space="preserve">hal-03451707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evidence for primary process mentation in acute psychosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">From sensorimotor inhibition to Freudian repression: insights from psychosis applied to neurosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451653v1</w:t>
+                <w:t xml:space="preserve">hal-03451668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Belgo-Belgian Conflict in Individual Narratives: Psychodynamics of Trauma in the History of Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heenen-Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verougstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (5(1)), pp.58-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sensorimotor inhibition to Freudian repression: insights from psychosis applied to neurosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Empirical evidence for primary process mentation in acute psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim van Draege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbet de Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Geerardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0027139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451668v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construct validation and internal consistency of the geometric categorization task (GEOCAT) for measuring primary and secondary processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The grand challenge for psychoanalysis – and neuropsychoanalysis: taking on the game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (2), pp.209-228</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451573v1</w:t>
+                <w:t xml:space="preserve">hal-03451635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grand challenge for psychoanalysis – and neuropsychoanalysis: taking on the game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Phantoms in the Voice: A Neuropsychoanalytic Hypothesis on the Structure of the Unconscious</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15294145.2011.10773672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451635v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantoms in the Voice: A Neuropsychoanalytic Hypothesis on the Structure of the Unconscious</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Construct validation and internal consistency of the geometric categorization task (GEOCAT) for measuring primary and secondary processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Vanheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Roelstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Geerardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (2), pp.209-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451584v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the electronic readout of the ATLAS liquid argon calorimeters</w:t>
               </w:r>
@@ -5473,51 +5473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not to be confused on free association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (2), pp.163-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5536,364 +5536,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CMS experiment at the CERN LHC</w:t>
+                <w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+                <w:t xml:space="preserve">G. Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hmayakyan</w:t>
+                <w:t xml:space="preserve">E. Abat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Khachatryan</w:t>
+                <w:t xml:space="preserve">J. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Sirunyan</w:t>
+                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Adam</w:t>
+                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3, pp.S08004. </w:t>
+              <w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00311605v1</w:t>
+                <w:t xml:space="preserve">in2p3-00315956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS experiment at the CERN Large Hadron Collider</w:t>
+                <w:t xml:space="preserve">ATLAS liquid argon calorimeter back end electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aad</w:t>
+                <w:t xml:space="preserve">J. Bán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Abat</w:t>
+                <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abdallah</w:t>
+                <w:t xml:space="preserve">F. Bellachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdelalim</w:t>
+                <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Abdesselam</w:t>
+                <w:t xml:space="preserve">S. Böttcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3, pp.S08003. </w:t>
+              <w:t xml:space="preserve">, 2007, 2, pp.06002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/2/06/P06002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00315956v1</w:t>
+                <w:t xml:space="preserve">in2p3-00142571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations and Emotions Contribute to A-Rational Unconscious Dynamics: Evidence and Conceptual Clarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Shevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Snodgrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43, pp.1104-1105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5912,610 +5912,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLAS liquid argon calorimeter back end electronics</w:t>
+                <w:t xml:space="preserve">Testing Freud’s hypothesis that word forms and word meanings are functionally distinct in the unconscious: Subliminal primary process cognition and its links to personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bán</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karen Klein Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Shevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Snodgrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00142571v1</w:t>
+                <w:t xml:space="preserve">hal-03445656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Freud’s hypothesis that word forms and word meanings are functionally distinct in the unconscious: Subliminal primary process cognition and its links to personality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Primary process language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2006, 8 (2), pp.157-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445656v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary process language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enactivisme et internalisme: de l'ontologie à la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc Rottiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (2), pp.157-159</w:t>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446624v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enactivisme et internalisme: de l'ontologie à la clinique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La forme du langage en clinique. Une perspective neuropsychanalytique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.51-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445563v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forme du langage en clinique. Une perspective neuropsychanalytique.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erratum to &amp;quot;Performance of the ATLAS electromagnetic calorimeter barrel module 0&amp;quot; [Nucl. Instr. and Meth. A 500 (2003) 202-231]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballansat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaugiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 517, pp.399-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475699v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00167210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trauma as an Encounter With the Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Geerardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6534,4309 +6546,4029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;Performance of the ATLAS electromagnetic calorimeter barrel module 0&amp;quot; [Nucl. Instr. and Meth. A 500 (2003) 202-231]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Performance of the Atlas electromagnetic calorimeter barrel module 0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballansat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaugiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 517, pp.399-402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 500, pp.202-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(03)00345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00167210v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the ATLAS electromagnetic calorimeter end-cap module 0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballansat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaugiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 500, pp.178-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-9002(03)00344-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Atlas electromagnetic calorimeter barrel module 0</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Boniface</w:t>
+                <w:t xml:space="preserve">Hadron energy reconstruction for the ATLAS calorimetry in the framework of the non-parametrical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhmadaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 500, pp.202-231. </w:t>
+              <w:t xml:space="preserve">, 2002, 480, pp.508-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(03)00345-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01229-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021539v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation, the Subject and the Partial Object. A Psychoanalytical Approach, Casys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">The Return of the Repressed, Anticipation and the Logic of the Signifier, Casys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Bunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veroniek Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Geerardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445524v1</w:t>
+                <w:t xml:space="preserve">hal-03445545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of closure in a dynamic structuralist viewpoint of psychic systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The unconscious is affect sticking to phonology. Considerations on the role of articulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filip Geerardyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Psychoanalytische Perspectieven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20(4), pp.579-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445517v1</w:t>
+                <w:t xml:space="preserve">hal-03475697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language as the source of human unconscious processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Anticipation, Memory and Attention in the Early Works of Freud, Casys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veroniek Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Geerardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Bunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 8 (2)</w:t>
+              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445494v1</w:t>
+                <w:t xml:space="preserve">hal-03445529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do I know what I think till I hear what I say&amp;quot;: On the emergence of consciousness between the biological and the social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Anticipation and identification: a comment on Lacan's &amp;quot;Mirror Stage&amp;quot;, Casys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veroniek Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Bunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Geerardyn</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Cognition</w:t>
+              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445506v1</w:t>
+                <w:t xml:space="preserve">hal-03445537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unconscious is affect sticking to phonology. Considerations on the role of articulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Anticipation as Exercising (Language) Motor Programs During Dreams. A Neuropsychoanalytical Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Geerardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veroniek Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Bunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytische Perspectieven</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 20(4), pp.579-590</w:t>
+              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475697v1</w:t>
+                <w:t xml:space="preserve">hal-03445520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadron energy reconstruction for the ATLAS calorimetry in the framework of the non-parametrical method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipation, the Subject and the Partial Object. A Psychoanalytical Approach, Casys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Geerardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veroniek Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011244v1</w:t>
+                <w:t xml:space="preserve">hal-03445524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Return of the Repressed, Anticipation and the Logic of the Signifier, Casys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language as the source of human unconscious processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Geerardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veroniek Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Evolution and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445545v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation, Memory and Attention in the Early Works of Freud, Casys.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of closure in a dynamic structuralist viewpoint of psychic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Bunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Geerardyn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
+              <w:t xml:space="preserve">Evolution and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445529v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation and identification: a comment on Lacan's &amp;quot;Mirror Stage&amp;quot;, Casys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">How do I know what I think till I hear what I say&amp;quot;: On the emergence of consciousness between the biological and the social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Geerardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filip Geerardyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
+              <w:t xml:space="preserve">Evolution and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445537v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation as Exercising (Language) Motor Programs During Dreams. A Neuropsychoanalytical Hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">G-proteins in kidneys of Spontaneously Hypertensive Rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J van Emmelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.181-194</w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445520v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-proteins in kidneys of Spontaneously Hypertensive Rats.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results from a new combined test of an electromagnetic liquid argon calorimeter with a hadronic scintillating-tile calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhmadaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 449, pp.461-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(00)00153-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443192v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of maturation and aging on ß-adrenergic signal transduction in rat kidney and liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van de Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann van Ermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vanderheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from a new combined test of an electromagnetic liquid argon calorimeter with a hadronic scintillating-tile calorimeter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of the ventricular adrenergic signal transduction system during ontogeny of spontaneous hypertension in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van de Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boel C de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005857v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the ventricular adrenergic signal transduction system during ontogeny of spontaneous hypertension in rats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of an endcap prototype of the Atlas accordion electromagnetic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Gingrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Greeniaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pinfold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 389, pp.398-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(97)00328-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443184v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test beam results of a stereo preshower integrated in the liquid argon accordion calorimeter</w:t>
+                <w:t xml:space="preserve">Results from a combined test of an electromagnetic liquid argon calorimeter with a hadronic scintillating-tile calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Astbury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Aubert</w:t>
+                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Auge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Barreiro</w:t>
+                <w:t xml:space="preserve">A. Alifanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 411, pp.313-329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(98)00342-8⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 387, pp.333-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(97)00075-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000431v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and test of a fine-grained liquid argon preshower prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Gingrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pinfold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Rodning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 385, pp.47-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-9002(96)01037-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of an endcap prototype of the Atlas accordion electromagnetic calorimeter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of elastase as an internal standard in immunoblotting techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005090v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from a combined test of an electromagnetic liquid argon calorimeter with a hadronic scintillating-tile calorimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Zj Ajaltouni</w:t>
+                <w:t xml:space="preserve">Performance of a liquid argon accordion hadronic calorimeter prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Gingrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Greeniaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Albiol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Ambrosini</w:t>
+                <w:t xml:space="preserve">P. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pinfold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 387, pp.333-351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(97)00075-2⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 355, pp.295-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(94)01137-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001227v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of elastase as an internal standard in immunoblotting techniques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of a large scale prototype of the ATLAS accordion electromagnetic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M. Gingrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Greeniaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L. Pinfold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 364, pp.290-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(95)00406-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443174v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a liquid argon accordion hadronic calorimeter prototype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogeny of Gs- and Gi-proteins in kidneys of Spontaneously Hypertensive Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives Internationales de Pharmacodynamie et de Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002249v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a large scale prototype of the ATLAS accordion electromagnetic calorimeter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogeny of renal Gs-proteins in Spontaneously Hypertensive Rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002247v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of Gs- and Gi-proteins in kidneys of Spontaneously Hypertensive Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic analysis of isoproterenol binding to ß-adrenoceptors in rat lung membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vanscheeuwijck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives Internationales de Pharmacodynamie et de Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442463v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age on ß-receptors, Gsalpha- and Gialpha-proteins in rat heart.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Characteristics of Gsalpha-proteins in heart of Spontaneously Hypertensive Rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442514v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of isoproterenol binding to ß-adrenoceptors in rat lung membranes.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A vme based imaging system for the virgo project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, pp.63-69</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2, pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442484v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of renal Gs-proteins in Spontaneously Hypertensive Rats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of age on ß-receptors, Gsalpha- and Gialpha-proteins in rat heart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van de Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fraeyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442395v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Gsalpha-proteins in heart of Spontaneously Hypertensive Rats.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of a liquid argon preshower detector integrated with an accordion calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaugiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 330, pp.405-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442425v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vme based imaging system for the virgo project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of age and hypertension of receptor-G-protein coupling in rat ventricle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 2, pp.229-234</w:t>
+              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005348v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a liquid argon preshower detector integrated with an accordion calorimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Performance of a liquid argon electromagnetic calorimeter with a cylindrical accordion geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaugiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 330, pp.405-415</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 325, pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(93)91012-C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020869v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of age and hypertension of receptor-G-protein coupling in rat ventricle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aging and cardiac beta-adrenoceptors in two rat strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993</w:t>
+              <w:t xml:space="preserve">Drug Design and Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 9 (3-4), pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442384v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a liquid argon electromagnetic calorimeter with a cylindrical accordion geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Performance of a liquid argon accordion calorimeter with fast readout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaugiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 325, pp.116-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-9002(93)91012-C⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 321, pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(92)90056-A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020868v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and cardiac beta-adrenoceptors in two rat strains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of a liquid argon electromagnetic calorimeter with an 'accordion' geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Design and Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 9 (3-4), pp.300</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 309, pp.438-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442361v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a liquid argon accordion calorimeter with fast readout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">A multi-use cathode cell mwpc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Turlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Colas</w:t>
+                <w:t xml:space="preserve">P. Bonierbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...257 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 197, pp.317-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10846,973 +10578,973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers in Psychoanalysis and Neuropsychoanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Conférence des publications de psychologie en langue française. Les publications de psychologie en langue française. Journée du 3 décembre 2010"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Unconscious, Perceptual Avoidance in Phobic Fear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Shevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Snodgrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Brakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ATLAS Liquid Argon Calorimeter Read-Out System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Citterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE-NPSS Real Time Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp.735-740, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2006.873312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00086001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Athena data dictionary and description language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics CHEP 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, La Jolla, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Athena data dictionary and description language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics, CHEP 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Beijing, China. pp.494-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the liquid argon electromagnetic and hadronic accordion calorimeter for the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gingrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Speziali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Greenious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Seminar on Experimental Apparatus for High Energy Particle Physics and Astrophysics 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1993, San Miniato, Italy. pp.39-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0168-9002(94)90648-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutive real time acquisition system under unix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Real-Time Computer Applications In Nuclear Particle And Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Vancouver, Canada. pp.367-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid argon calorimetry with lhc-performance specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaugiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, La Biodola,Isola D'Elba, Italy. pp.285-293, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0168-9002(92)90717-I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11822,816 +11554,816 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités et approche relationnelle de l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caron-Déglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Depadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Francophone pour la Justice et la démocratie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.270, 2025, Colloques et Essais, 978-2-37032-422-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacanian neuropsychoanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogen over Belgïe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Luminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rosoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Brems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyen Marnix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Louvain. 2020, 9789461663481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogen over Belgïe : Herinneringen, beelden, opvattingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Luminet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rosoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, Presses universitaires de Louvain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Het Belgisch conflict in diepte-interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heenen-Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verougstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Snoeck,, 2012, België-Belgique, één staat, twee collectieve geheugens?, O. Luminet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychoanalyse en neurowetenschap: De geest in de machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">261p, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditrice invitée d’un numéro spécial des Psychoanalytische Perspectieven sur Howard Shevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fantômes dans la voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Liber, 145p, 2007, Collection Voix Psychanalytiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Psychology and Psychoanalysis, A Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de Psychanalyse de l’Université de Gand (Ghent : Department of Psychoanalysis and Clinical Consulting, Ghent University), 20 (4), pp.137, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12641,1970 +12373,1970 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomie en question. Le cas de la loi sur l’euthanasie pour seule souffrance psychique en Belgique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La notion d’incurabilité dans la loi dépénalisant l’euthanasie pour souffrance mentale en Belgique. Une zone de non-droit où règne la loi du plus fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection « Colloques &amp; Essais »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767020v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’incurabilité dans la loi dépénalisant l’euthanasie pour souffrance mentale en Belgique. Une zone de non-droit où règne la loi du plus fort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’autonomie en question. Le cas de la loi sur l’euthanasie pour seule souffrance psychique en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection « Colloques &amp; Essais »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767025v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsion de vie et angoisse : leur impact sur le langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruxelmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Olyff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les figures du corps et de l'angoisse" Cahier n°3 de Cahier de l’Association pour la Psychothérapie Psychanalytique du couple et de la Famille (APPCF - Bruxelles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'Harmattan, 2022, 2343249857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacanian neuropsychoanalysis. On the role of language motor dynamics for language processing, and for mental constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Caine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Salas; Oliver H. Turnbull; Mark Solms. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical studies in neuropsychoanalysis revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.79-103, 2021, 978-1-03-203687-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemologisch dualisme en de subversie van het Body-Mind vraagstuk: hoe psychoanalyse helpt het brein te ontcijferen.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Genot, Trauma en de Dopaminerge Inschrijving van het Evenement. Aan Gene Zijde van het Lustprincipe ligt de Demonische Herhalingsdwang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Garant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Thys &amp; Mark Kinet (Eds.), Psychoanalytische praktijk tussen onbewuste en wetenschap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nr. 23, pp. 57-80, 2016, Reeks Psychoanalytisch Actueel</w:t>
+              <w:t xml:space="preserve">Mark Kinet (Ed.), Trauma binnenstebuiten. Psychoanalytisch Actueel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nr. 22, pp. 95-116, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473428v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genot, Trauma en de Dopaminerge Inschrijving van het Evenement. Aan Gene Zijde van het Lustprincipe ligt de Demonische Herhalingsdwang</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Epistemologisch dualisme en de subversie van het Body-Mind vraagstuk: hoe psychoanalyse helpt het brein te ontcijferen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Garant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mark Kinet (Ed.), Trauma binnenstebuiten. Psychoanalytisch Actueel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nr. 22, pp. 95-116, 2016</w:t>
+              <w:t xml:space="preserve">Michel Thys &amp; Mark Kinet (Eds.), Psychoanalytische praktijk tussen onbewuste en wetenschap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nr. 23, pp. 57-80, 2016, Reeks Psychoanalytisch Actueel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473427v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Het wezenlijke van seks: een metapsychologische denkoefening op het snijvlak tussen neurowetenschappen en psychoanalyse. (“Ce que sexuel veut dire : une réflexion à l’interface entre neurosciences et psychanalyse”)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Garant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mark Kinet &amp; Koen Baeten (Eds.), Psychoanalyse als seksuologie?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, nr. 20, pp.37-59, 2015, Psychoanalytisch Actueel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Biology in the Advent of Psychology. Neuropsychoanalysis and the Foundation of a Mental Level of Causality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan De Vos; Ed Pluth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Critique: Exploring the Limits or Neurological Turn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-187, 2015, 9781138887350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la perception à la représentation : recherche sur ce qui fait trace en périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Livre publié par la WAIMH (« World Association for Infant Mental Health ») Francophone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en périnatalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-74, 2014, Collection Fil Rouge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waarom verdringen het soort vergeten is dat bewust maakt. Voorstel voor een breinmechanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Van verdringen tot vergeten. Een psychoanalytische herwerking van het geheugen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Uitgeverij Garant, pp.21-44, 2014, Vlaamse Vereniging voor Psychoanalytische Therapie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waarom verdringen het soort vergeten is dat bewust maakt. Voorstel voor een breinmechanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Garant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Van verdringen tot vergeten. Een psychoanalytische herwerking van het geheugen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-44, 2014, Vlaamse Vereniging voor Psychoanalytische Therapie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Een ziel laat zich niet als een lijf versnijden. Over de gevolgen van het medisch model voor de mentale gezondheidszorg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Bezige Bij. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I. Devisch (éd), Ziek van gezondheid. Voor elk probleem een pil?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-148, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Het Belgisch conflict in diepte-interviews:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">België-Belgique, één staat, twee collectieve geheugens?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Uitgeverij Snoeck, pp.93-115, 2012, 9461610416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On unconscious inhibition: Instantiating repression in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Snodgrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Fotopoulou, D.W. Pfaff, &amp; E. M. Conway (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Couch to the Lab: Trends in Psychodynamic Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.307-337, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/med/9780199600526.003.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit belge en interviews de fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgique – België un état, deux mémoires collectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp.93-116, 2012, 9461610416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversations with Howard Shevrin III: Ghent, December 1st, 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conversations with Howard Shevrin I: Ann Arbor, December 8th, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Bazan (éd.), Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.271-308, 2010</w:t>
+              <w:t xml:space="preserve">, pp.229-246, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461876v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversations with Howard Shevrin II: Ann Arbor, June 17th, 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Betekenaars in hersenweefsel: Bijdrage tot een fysiologie van het onbewuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
+              <w:t xml:space="preserve">Psychoanalytisch Actueel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Bazan (éd.), Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-269, 2010</w:t>
+              <w:t xml:space="preserve">Psychoanalyse en Neurowetenschap: De geest in de machine. Mark Kinet &amp; Ariane Bazan (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nr. 14, pp.29-57, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461872v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Shevrin and the Shevrin Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-228, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversations with Howard Shevrin I: Ann Arbor, December 8th, 2004</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conversations with Howard Shevrin II: Ann Arbor, June 17th, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Bazan (éd.), Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.229-246, 2010</w:t>
+              <w:t xml:space="preserve">, pp.247-269, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461862v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betekenaars in hersenweefsel: Bijdrage tot een fysiologie van het onbewuste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conversations with Howard Shevrin III: Ghent, December 1st, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychoanalytisch Actueel. </w:t>
+              <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalyse en Neurowetenschap: De geest in de machine. Mark Kinet &amp; Ariane Bazan (Eds.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nr. 14, pp.29-57, 2010</w:t>
+              <w:t xml:space="preserve">A. Bazan (éd.), Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-308, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461806v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’objet d’une science neuropsychanalytique. Questions épistémologiques et mise à l’épreuve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La constitution de la distinction entre intérieur et extérieur : proposition de recoupement entre Freud et les neurosciences modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Liber. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une neuropsychanalyse ? L. Ouss, B. Golse, N. Georgieff, D. Widlöcher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-54, 2009</w:t>
+              <w:t xml:space="preserve">Neurosciences et psychothérapie : Convergences ou divergences ? sous la direction de Joël Monzée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-156, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461760v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constitution de la distinction entre intérieur et extérieur : proposition de recoupement entre Freud et les neurosciences modernes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’objet d’une science neuropsychanalytique. Questions épistémologiques et mise à l’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosciences et psychothérapie : Convergences ou divergences ? sous la direction de Joël Monzée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-156, 2009</w:t>
+              <w:t xml:space="preserve">Vers une neuropsychanalyse ? L. Ouss, B. Golse, N. Georgieff, D. Widlöcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-54, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461771v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mind for resolving the interior-exterior distinctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Dietrich, G. Fodor, G. Zucker &amp; D. Bruckner (éds.), Simulating the Mind. The Mental Apparatus - A Technical Neuropsychoanalytical Approach (Engeneeringand Neuro-Psychoanalysis Forum Book)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.394-399, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt towards an integrative comparison of psychoanalytical and sensorimotor control theories of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Haggard, Y. Rossetti &amp; M. Kawato (éds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensorimotor Foundations of Higher Cognition Attention and Performance XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York: Oxford University Press, pp.319-338, 2007, 9780199231447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some comments on the emotional and motor dynamics of language embodiment. A neurophysiological understanding of the Freudian Unconscious</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H. De Preester &amp; V. Knockaert (éds.), Body Image &amp; Body Schema, interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-85, 2005, John Benjamins Publishing Company</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14614,962 +14346,844 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data capture and production management tool for the assembly and construction of the CMS detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00192398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detector Construction Management and Quality Control: Establishing and Using a CRISTAL System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chevenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00192394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du groupe de travail « Critères de reconnaissance » (A. Bazan, présidente) pour l’Avis du conseil fédéral des professions des soins de santé mentale par rapport aux critères d’agrément des psychologues cliniciens, des maitres de stage et des services de stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] conseil fédéral des professions des soin de santé mentale. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du CNRS/IN2P3 à l'upgrade d'ATLAS. Proposition soumise au Conseil Scientifique de l'IN2P3 du 21 Juin 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Breugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00833284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Self-Evaluation Report on Research 2001-2010 « Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université libre de Bruxelles (ULB). 2011, pp.105</w:t>
+              <w:t xml:space="preserve">[Research Report] ULB. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475775v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Evaluation Report on Research 2001-2010 « Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">« Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ULB. 2011</w:t>
+              <w:t xml:space="preserve">[Research Report] Université libre de Bruxelles (ULB). 2011, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641527v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RD-3: status report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Gingrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Greeniaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kitching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Pinfold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011285v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fantômes dans la voix : une hypothèse neuropsychanalytique sur la structure de l’inconscient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Lumière - Lyon II, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009LYO20024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01519179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId374"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15637,51 +15251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5F8BC1B"/>
+    <w:nsid w:val="64D1D41B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15868,51 +15482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-bazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3896-9223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124843328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cappelletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04292-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10879-024-09651-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores Mosri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Abrams" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Balchin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Barry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2024.2346758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ristori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60378-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Olyff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Thieffry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Brakel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2169955" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fiorentino Polipo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Willemsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hustinx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10503307.2023.2241623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pioda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Detandt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1033671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.965183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2284697" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Collignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.07.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruxelmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanheule" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adriaens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bracke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30284-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Blechner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clarici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2019.1695978" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jorge Mendes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antoine-Moussiaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000212" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Kushwaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samuel Winer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Snodgrass" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. W. Brakel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0803706X.2017.1392040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de G&#233;las" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parrent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Kajosch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quertemont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbanck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis van de Vijver" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Steinig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Happe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Shevrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01955" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01259" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Mosri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kessler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452337v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451739v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanbouwel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haekens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eneman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushwaha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Kalaida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451682v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Draege" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet de Kock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Geerardyn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027139" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heenen-Wolff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verougstraete" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Roelstraete" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Murphy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2011.10773672" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abreu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aharrouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio-Bella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Archambault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/09/P09003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmayakyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sirunyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/06/P06002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein Villa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445563v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Rottiers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475699v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniek Knockaert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Bunder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00167210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballansat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaugiraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boniface" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z06C63S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00344-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00345-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhmadaliev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01229-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445545v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445529v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443192v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Emmelo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fraeyman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443206v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Velde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Ermen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanderheyden" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albiol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00153-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel C de Paepe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000431v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astbury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baisin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(98)00342-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001092v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Davis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Gingrich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pinfold" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Rodning" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)01037-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greeniaus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kitching" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00328-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alifanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00075-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443174v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002249v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01137-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M. Gingrich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Pinfold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00406-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442463v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442484v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanscheeuwijck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005348v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacotte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020869v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Flour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442384v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)91012-C" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442361v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020808v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90056-A" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020751v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavanna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009138v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Turlot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonierbal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diop" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475746v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641524v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086001v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Citterio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.873312" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020040v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouedo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tull" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012849v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lieunard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gingrich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speziali" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greenious" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)90648-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZHBL64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022770v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020790v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90717-I" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVFCKVWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456354v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475730v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyen Marnix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456351v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brems" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475727v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456353v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kinet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456350v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456346v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456349v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767020v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767001v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fernandes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473428v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473427v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473420v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuroscience-and-Critique-Exploring-the-Limits-of-the-Neurological-Turn/Vos-Pluth/p/book/9781138887350" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473415v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461971v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475723v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461886v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199600526.003.0018" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475724v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461876v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461836v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461862v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461806v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461760v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461771v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456361v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456358v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192398v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Le Goff" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vialle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Le Goff" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevenier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641530v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833284v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bee" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breugnon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coadou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475775v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641527v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011285v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011404v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Armstrong" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Burris" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Green" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Greeniaus" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01519179v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO20024" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-bazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3896-9223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124843328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cappelletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04292-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Olyff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Thieffry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ristori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60378-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores Mosri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Abrams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Balchin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Barry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2024.2346758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10879-024-09651-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pioda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Detandt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1033671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fiorentino Polipo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Willemsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hustinx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10503307.2023.2241623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2284697" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.965183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Brakel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2169955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Collignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.07.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruxelmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Blechner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clarici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2019.1695978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jorge Mendes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antoine-Moussiaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Kushwaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samuel Winer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Snodgrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. W. Brakel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanheule" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adriaens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bracke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devisch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30284-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0803706X.2017.1392040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Kajosch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de G&#233;las" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parrent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quertemont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbanck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Steinig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Happe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Shevrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01955" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis van de Vijver" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Mosri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kessler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanbouwel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haekens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eneman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451739v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushwaha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Kalaida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451624v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heenen-Wolff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verougstraete" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Draege" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet de Kock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Geerardyn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2011.10773672" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Roelstraete" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Murphy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abreu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aharrouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio-Bella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Archambault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/09/P09003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/06/P06002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein Villa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Rottiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00167210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballansat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaugiraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boniface" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z06C63S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniek Knockaert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Bunder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00345-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00344-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhmadaliev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01229-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Emmelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fraeyman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albiol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00153-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Velde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Ermen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanderheyden" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443184v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel C de Paepe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005090v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Gingrich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greeniaus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kitching" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pinfold" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00328-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alifanov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00075-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Davis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Rodning" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)01037-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002249v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01137-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M. Gingrich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Pinfold" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00406-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442395v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanscheeuwijck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442425v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacotte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Flour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442384v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020868v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)91012-C" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020808v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90056-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020751v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavanna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009138v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Turlot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonierbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475746v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641524v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086001v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Citterio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.873312" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020040v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouedo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tull" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lieunard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gingrich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speziali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greenious" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)90648-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZHBL64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020790v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90717-I" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVFCKVWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyen Marnix" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brems" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456350v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767020v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767001v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fernandes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641489v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473428v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473420v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuroscience-and-Critique-Exploring-the-Limits-of-the-Neurological-Turn/Vos-Pluth/p/book/9781138887350" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461925v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461886v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199600526.003.0018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475724v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461862v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461836v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461872v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461771v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461760v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456361v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456358v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192398v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Le Goff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vialle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192394v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Le Goff" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevenier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641530v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833284v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bee" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breugnon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coadou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641527v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475775v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011285v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01519179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO20024" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>