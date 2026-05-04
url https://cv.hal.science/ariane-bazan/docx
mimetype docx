--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -895,443 +895,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running away from phonological ambiguity, we stumble upon our words</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">People solve rebuses unwittingly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Olyff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1033671⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.965183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366423v1</w:t>
+                <w:t xml:space="preserve">hal-04366421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing psychoanalytic case conceptualization skills through didactic teaching: A randomized controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary and secondary process mentation : Two modes of acting and thinking from Freud to modern neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10503307.2023.2241623⟩</w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15294145.2023.2284697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366426v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary process mentation : Two modes of acting and thinking from Freud to modern neurosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Running away from phonological ambiguity, we stumble upon our words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pioda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15294145.2023.2284697⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1033671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366424v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People solve rebuses unwittingly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Olyff</w:t>
+                <w:t xml:space="preserve">Developing psychoanalytic case conceptualization skills through didactic teaching: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Fiorentino Polipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hustinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">Psychotherapy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.965183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10503307.2023.2241623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366421v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’euthanasie pour souffrance psychique en Belgique : le soin inconditionnel ou la mort</w:t>
               </w:r>
@@ -1705,256 +1705,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on 20 years of Neuropsychoanalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos des choses et des lettres dans le rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruxelmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Savoirs et clinique - Revue de Psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452401v1</w:t>
+                <w:t xml:space="preserve">hal-03452392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des choses et des lettres dans le rêve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflections on 20 years of Neuropsychoanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Balchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Blechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Clarici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs et clinique - Revue de Psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15294145.2019.1695978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452392v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evidence for psychic transparency in pregnancy</w:t>
               </w:r>
@@ -2548,415 +2548,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au commencement était l’acte. A propos de « Au cœur de l’affect, le ‘récit non verbal’ »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les processus primaires et secondaires selon Freud: actualité et pertinence du concept et de sa mesure pour la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Gélas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.18-21</w:t>
+              <w:t xml:space="preserve">, 2017, pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452340v1</w:t>
+                <w:t xml:space="preserve">hal-03452346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha synchronization as a brain model for unconscious defense: An overview of the work of Howard Shevrin and his team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (5), pp.1443-1473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoking-related background helps moderate smokers to focus. An Event-Related Potentials study during a Go-NoGo Task in smokers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au commencement était l’acte. A propos de « Au cœur de l’affect, le ‘récit non verbal’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1872-1885</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452371v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus primaires et secondaires selon Freud: actualité et pertinence du concept et de sa mesure pour la clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A smoking-related background helps moderate smokers to focus. An Event-Related Potentials study during a Go-NoGo Task in smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Gélas</w:t>
+                <w:t xml:space="preserve">Elisa Schroder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Parrent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hendrik Kajosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.46-54</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1872-1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452346v1</w:t>
+                <w:t xml:space="preserve">hal-03452371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoking addiction the shift from head to hands. Approach bias towards smoking-related cues in low dependent versus dependent smokers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3336,51 +3336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grand challenge for psychoanalysis and neuropsychoanalysis: a science of the subject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3414,51 +3414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French Translation of the Pleasure Arousal Dominance (PAD) Semantic Differential Scale for the Measure of Affect and Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,51 +3509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’homme déraisonnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,549 +3706,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition pour une physiologie de la jouissance</w:t>
+                <w:t xml:space="preserve">Het onderscheid psychose-neurose is structureel. Een neuropsychoanalytisch voorstel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Askari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81, pp.777-787</w:t>
+              <w:t xml:space="preserve">Tijdschrift voor psychoanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.269-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452336v1</w:t>
+                <w:t xml:space="preserve">hal-03452337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Het onderscheid psychose-neurose is structureel. Een neuropsychoanalytisch voorstel</w:t>
+                <w:t xml:space="preserve">Proposition pour une physiologie de la jouissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Askari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor psychoanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.269-282</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.777-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452337v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euthanasia for psychiatric patients: ethical and legal concerns about the Belgian practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La redéfinition du mental en réponse aux avancées en neurosciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451753v1</w:t>
+                <w:t xml:space="preserve">hal-03475706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redéfinition du mental en réponse aux avancées en neurosciences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Oxford-style debate: the 15th neuropsychoanalysis congress, New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flores-Mosri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Axmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39, pp.165-171</w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475706v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxford-style debate: the 15th neuropsychoanalysis congress, New York</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R.J. Kessler</w:t>
+                <w:t xml:space="preserve">Euthanasia for psychiatric patients: ethical and legal concerns about the Belgian practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vanbouwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ouss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.63-71</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451719v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trauma and jouissance, a neuropsychoanalytic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Centre for Freudian Analysis and Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4405,264 +4405,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repression as the condition for consciousness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subliminal unconscious conflict alpha power inhibits supraliminal conscious symptom experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Shevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Snodgrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Kalaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (1), pp.20-24</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451682v1</w:t>
+                <w:t xml:space="preserve">hal-03451690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliminal unconscious conflict alpha power inhibits supraliminal conscious symptom experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repression as the condition for consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451690v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De ce qui se trace à ce qui ne s’efface. Petite physiologie du refoulement et de la jouissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subjetividad y procesos cognitivos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (1), pp.42-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4700,51 +4700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the physiology of jouissance: interpreting the mesolimbic dopaminergic reward functions from a psychoanalytic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4763,191 +4763,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sensorimotor inhibition to Freudian repression: insights from psychosis applied to neurosis</w:t>
+                <w:t xml:space="preserve">The Belgo-Belgian Conflict in Individual Narratives: Psychodynamics of Trauma in the History of Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heenen-Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verougstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.452</w:t>
+              <w:t xml:space="preserve">Memory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5(1)), pp.58-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451668v1</w:t>
+                <w:t xml:space="preserve">hal-03451624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Belgo-Belgian Conflict in Individual Narratives: Psychodynamics of Trauma in the History of Belgium</w:t>
+                <w:t xml:space="preserve">From sensorimotor inhibition to Freudian repression: insights from psychosis applied to neurosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Verougstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (5(1)), pp.58-73</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451624v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evidence for primary process mentation in acute psychosis</w:t>
               </w:r>
@@ -6814,472 +6814,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadron energy reconstruction for the ATLAS calorimetry in the framework of the non-parametrical method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipation, Memory and Attention in the Early Works of Freud, Casys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veroniek Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Geerardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Bunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011244v1</w:t>
+                <w:t xml:space="preserve">hal-03445529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Return of the Repressed, Anticipation and the Logic of the Signifier, Casys</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadron energy reconstruction for the ATLAS calorimetry in the framework of the non-parametrical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akhmadaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 480, pp.508-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01229-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445545v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unconscious is affect sticking to phonology. Considerations on the role of articulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Return of the Repressed, Anticipation and the Logic of the Signifier, Casys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Bunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veroniek Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Geerardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytische Perspectieven</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 20(4), pp.579-590</w:t>
+              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475697v1</w:t>
+                <w:t xml:space="preserve">hal-03445545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation, Memory and Attention in the Early Works of Freud, Casys.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The unconscious is affect sticking to phonology. Considerations on the role of articulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Psychoanalytische Perspectieven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20(4), pp.579-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445529v1</w:t>
+                <w:t xml:space="preserve">hal-03475697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation and identification: a comment on Lacan's &amp;quot;Mirror Stage&amp;quot;, Casys</w:t>
               </w:r>
@@ -8073,103 +8073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from a new combined test of an electromagnetic liquid argon calorimeter with a hadronic scintillating-tile calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akhmadaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 449, pp.461-477. </w:t>
@@ -8613,64 +8613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alifanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 387, pp.333-351. </w:t>
@@ -9268,204 +9268,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of renal Gs-proteins in Spontaneously Hypertensive Rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of isoproterenol binding to ß-adrenoceptors in rat lung membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vanscheeuwijck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442395v1</w:t>
+                <w:t xml:space="preserve">hal-03442484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of isoproterenol binding to ß-adrenoceptors in rat lung membranes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontogeny of renal Gs-proteins in Spontaneously Hypertensive Rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fraeyman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vanscheeuwijck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, pp.63-69</w:t>
+              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442484v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Gsalpha-proteins in heart of Spontaneously Hypertensive Rats.</w:t>
               </w:r>
@@ -9747,450 +9747,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a liquid argon preshower detector integrated with an accordion calorimeter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging and cardiac beta-adrenoceptors in two rat strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 330, pp.405-415</w:t>
+              <w:t xml:space="preserve">Drug Design and Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 9 (3-4), pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020869v1</w:t>
+                <w:t xml:space="preserve">hal-03442361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of age and hypertension of receptor-G-protein coupling in rat ventricle.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of a liquid argon electromagnetic calorimeter with a cylindrical accordion geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaugiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 325, pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(93)91012-C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442384v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a liquid argon electromagnetic calorimeter with a cylindrical accordion geometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of age and hypertension of receptor-G-protein coupling in rat ventricle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0168-9002(93)91012-C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020868v1</w:t>
+                <w:t xml:space="preserve">hal-03442384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and cardiac beta-adrenoceptors in two rat strains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of a liquid argon preshower detector integrated with an accordion calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaugiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Design and Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 9 (3-4), pp.300</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 330, pp.405-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442361v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a liquid argon accordion calorimeter with fast readout</w:t>
               </w:r>
@@ -10215,64 +10215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaugiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 321, pp.467-478. </w:t>
@@ -10349,64 +10349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 309, pp.438-449</w:t>
@@ -10713,51 +10713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Brakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Michigan, United States</w:t>
@@ -10825,51 +10825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Citterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11067,51 +11067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ghez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11321,51 +11321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutive real time acquisition system under unix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Real-Time Computer Applications In Nuclear Particle And Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Vancouver, Canada. pp.367-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11442,51 +11442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaugiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, La Biodola,Isola D'Elba, Italy. pp.285-293, </w:t>
@@ -12006,77 +12006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Het Belgisch conflict in diepte-interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heenen-Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verougstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Snoeck,, 2012, België-Belgique, één staat, twee collectieve geheugens?, O. Luminet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12381,178 +12381,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’incurabilité dans la loi dépénalisant l’euthanasie pour souffrance mentale en Belgique. Une zone de non-droit où règne la loi du plus fort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’autonomie en question. Le cas de la loi sur l’euthanasie pour seule souffrance psychique en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection « Colloques &amp; Essais »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767025v1</w:t>
+                <w:t xml:space="preserve">hal-04767020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autonomie en question. Le cas de la loi sur l’euthanasie pour seule souffrance psychique en Belgique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La notion d’incurabilité dans la loi dépénalisant l’euthanasie pour souffrance mentale en Belgique. Une zone de non-droit où règne la loi du plus fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection « Colloques &amp; Essais »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767020v1</w:t>
+                <w:t xml:space="preserve">hal-04767025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsion de vie et angoisse : leur impact sur le langage</w:t>
               </w:r>
@@ -12739,173 +12739,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genot, Trauma en de Dopaminerge Inschrijving van het Evenement. Aan Gene Zijde van het Lustprincipe ligt de Demonische Herhalingsdwang</w:t>
+                <w:t xml:space="preserve">Epistemologisch dualisme en de subversie van het Body-Mind vraagstuk: hoe psychoanalyse helpt het brein te ontcijferen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Garant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mark Kinet (Ed.), Trauma binnenstebuiten. Psychoanalytisch Actueel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nr. 22, pp. 95-116, 2016</w:t>
+              <w:t xml:space="preserve">Michel Thys &amp; Mark Kinet (Eds.), Psychoanalytische praktijk tussen onbewuste en wetenschap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nr. 23, pp. 57-80, 2016, Reeks Psychoanalytisch Actueel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473427v1</w:t>
+                <w:t xml:space="preserve">hal-03473428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemologisch dualisme en de subversie van het Body-Mind vraagstuk: hoe psychoanalyse helpt het brein te ontcijferen.</w:t>
+                <w:t xml:space="preserve">Genot, Trauma en de Dopaminerge Inschrijving van het Evenement. Aan Gene Zijde van het Lustprincipe ligt de Demonische Herhalingsdwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Garant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Thys &amp; Mark Kinet (Eds.), Psychoanalytische praktijk tussen onbewuste en wetenschap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nr. 23, pp. 57-80, 2016, Reeks Psychoanalytisch Actueel</w:t>
+              <w:t xml:space="preserve">Mark Kinet (Ed.), Trauma binnenstebuiten. Psychoanalytisch Actueel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nr. 22, pp. 95-116, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473428v1</w:t>
+                <w:t xml:space="preserve">hal-03473427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Het wezenlijke van seks: een metapsychologische denkoefening op het snijvlak tussen neurowetenschappen en psychoanalyse. (“Ce que sexuel veut dire : une réflexion à l’interface entre neurosciences et psychanalyse”)</w:t>
               </w:r>
@@ -13565,246 +13565,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversations with Howard Shevrin I: Ann Arbor, December 8th, 2004</w:t>
+                <w:t xml:space="preserve">Howard Shevrin and the Shevrin Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Bazan (éd.), Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-246, 2010</w:t>
+              <w:t xml:space="preserve">Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-228, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461862v1</w:t>
+                <w:t xml:space="preserve">hal-03461836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betekenaars in hersenweefsel: Bijdrage tot een fysiologie van het onbewuste</w:t>
+                <w:t xml:space="preserve">Conversations with Howard Shevrin I: Ann Arbor, December 8th, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychoanalytisch Actueel. </w:t>
+              <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalyse en Neurowetenschap: De geest in de machine. Mark Kinet &amp; Ariane Bazan (Eds.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nr. 14, pp.29-57, 2010</w:t>
+              <w:t xml:space="preserve">A. Bazan (éd.), Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-246, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461806v1</w:t>
+                <w:t xml:space="preserve">hal-03461862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Shevrin and the Shevrin Lab</w:t>
+                <w:t xml:space="preserve">Betekenaars in hersenweefsel: Bijdrage tot een fysiologie van het onbewuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
+              <w:t xml:space="preserve">Psychoanalytisch Actueel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.217-228, 2010</w:t>
+              <w:t xml:space="preserve">Psychoanalyse en Neurowetenschap: De geest in de machine. Mark Kinet &amp; Ariane Bazan (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nr. 14, pp.29-57, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461836v1</w:t>
+                <w:t xml:space="preserve">hal-03461806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversations with Howard Shevrin II: Ann Arbor, June 17th, 2005</w:t>
               </w:r>
@@ -13930,195 +13930,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constitution de la distinction entre intérieur et extérieur : proposition de recoupement entre Freud et les neurosciences modernes</w:t>
+                <w:t xml:space="preserve">L’objet d’une science neuropsychanalytique. Questions épistémologiques et mise à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosciences et psychothérapie : Convergences ou divergences ? sous la direction de Joël Monzée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-156, 2009</w:t>
+              <w:t xml:space="preserve">Vers une neuropsychanalyse ? L. Ouss, B. Golse, N. Georgieff, D. Widlöcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-54, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461771v1</w:t>
+                <w:t xml:space="preserve">hal-03461760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’objet d’une science neuropsychanalytique. Questions épistémologiques et mise à l’épreuve</w:t>
+                <w:t xml:space="preserve">La constitution de la distinction entre intérieur et extérieur : proposition de recoupement entre Freud et les neurosciences modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Liber. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une neuropsychanalyse ? L. Ouss, B. Golse, N. Georgieff, D. Widlöcher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-54, 2009</w:t>
+              <w:t xml:space="preserve">Neurosciences et psychothérapie : Convergences ou divergences ? sous la direction de Joël Monzée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-156, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461760v1</w:t>
+                <w:t xml:space="preserve">hal-03461771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mind for resolving the interior-exterior distinctions</w:t>
               </w:r>
@@ -14399,51 +14399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14517,51 +14517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chevenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lieunard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14802,159 +14802,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00833284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Evaluation Report on Research 2001-2010 « Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
+                <w:t xml:space="preserve">« Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ULB. 2011</w:t>
+              <w:t xml:space="preserve">[Research Report] Université libre de Bruxelles (ULB). 2011, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641527v1</w:t>
+                <w:t xml:space="preserve">hal-03475775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
+                <w:t xml:space="preserve">Self-Evaluation Report on Research 2001-2010 « Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université libre de Bruxelles (ULB). 2011, pp.105</w:t>
+              <w:t xml:space="preserve">[Research Report] ULB. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475775v1</w:t>
+                <w:t xml:space="preserve">hal-03641527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RD-3: status report</w:t>
               </w:r>
@@ -15251,51 +15251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64D1D41B"/>
+    <w:nsid w:val="6BCCE66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15482,51 +15482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-bazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3896-9223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124843328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cappelletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04292-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Olyff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Thieffry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ristori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60378-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores Mosri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Abrams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Balchin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Barry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2024.2346758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10879-024-09651-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pioda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Detandt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1033671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fiorentino Polipo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Willemsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hustinx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10503307.2023.2241623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2284697" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.965183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Brakel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2169955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Collignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.07.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruxelmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Blechner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clarici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2019.1695978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jorge Mendes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antoine-Moussiaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Kushwaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samuel Winer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Snodgrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. W. Brakel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanheule" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adriaens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bracke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devisch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30284-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0803706X.2017.1392040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Kajosch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de G&#233;las" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parrent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quertemont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbanck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Steinig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Happe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Shevrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01955" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis van de Vijver" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Mosri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kessler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanbouwel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haekens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eneman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451739v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushwaha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Kalaida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451624v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heenen-Wolff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verougstraete" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Draege" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet de Kock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Geerardyn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2011.10773672" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Roelstraete" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Murphy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abreu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aharrouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio-Bella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Archambault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/09/P09003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/06/P06002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein Villa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Rottiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00167210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballansat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaugiraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boniface" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z06C63S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniek Knockaert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Bunder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00345-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00344-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhmadaliev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01229-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Emmelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fraeyman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albiol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00153-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Velde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Ermen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanderheyden" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443184v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel C de Paepe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005090v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Gingrich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greeniaus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kitching" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pinfold" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00328-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alifanov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00075-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Davis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Rodning" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)01037-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002249v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01137-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M. Gingrich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Pinfold" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00406-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442395v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanscheeuwijck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442425v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacotte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Flour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442384v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020868v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)91012-C" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020808v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90056-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020751v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavanna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009138v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Turlot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonierbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475746v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641524v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086001v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Citterio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.873312" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020040v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouedo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tull" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lieunard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gingrich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speziali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greenious" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)90648-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZHBL64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020790v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90717-I" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVFCKVWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyen Marnix" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brems" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456350v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767020v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767001v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fernandes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641489v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473428v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473420v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuroscience-and-Critique-Exploring-the-Limits-of-the-Neurological-Turn/Vos-Pluth/p/book/9781138887350" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461925v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461886v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199600526.003.0018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475724v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461862v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461836v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461872v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461771v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461760v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456361v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456358v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192398v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Le Goff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vialle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192394v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Le Goff" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevenier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641530v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833284v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bee" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breugnon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coadou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641527v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475775v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011285v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01519179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO20024" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-bazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3896-9223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124843328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cappelletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04292-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Olyff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Thieffry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ristori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60378-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores Mosri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Abrams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Balchin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Barry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2024.2346758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10879-024-09651-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.965183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2284697" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pioda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Detandt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1033671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fiorentino Polipo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Willemsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hustinx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10503307.2023.2241623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Brakel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2169955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Collignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.07.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruxelmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Blechner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clarici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2019.1695978" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jorge Mendes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antoine-Moussiaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Kushwaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samuel Winer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Snodgrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. W. Brakel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanheule" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adriaens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bracke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devisch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30284-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0803706X.2017.1392040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de G&#233;las" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parrent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Kajosch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quertemont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbanck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Steinig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Happe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Shevrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01955" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis van de Vijver" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Mosri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kessler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452337v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanbouwel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haekens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eneman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451739v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushwaha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Kalaida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heenen-Wolff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verougstraete" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Draege" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet de Kock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Geerardyn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2011.10773672" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Roelstraete" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Murphy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abreu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aharrouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio-Bella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Archambault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/09/P09003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/06/P06002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein Villa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Rottiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00167210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballansat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaugiraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boniface" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z06C63S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniek Knockaert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Bunder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00345-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00344-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhmadaliev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01229-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Emmelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fraeyman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albiol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00153-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Velde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Ermen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanderheyden" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443184v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel C de Paepe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005090v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Gingrich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greeniaus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kitching" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pinfold" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00328-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alifanov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00075-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Davis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Rodning" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)01037-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002249v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01137-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M. Gingrich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Pinfold" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00406-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanscheeuwijck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442425v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacotte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Flour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)91012-C" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442384v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020808v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90056-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020751v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavanna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009138v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Turlot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonierbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475746v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641524v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086001v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Citterio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.873312" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020040v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouedo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tull" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lieunard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gingrich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speziali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greenious" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)90648-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZHBL64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020790v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90717-I" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVFCKVWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyen Marnix" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brems" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456350v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767020v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767001v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fernandes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641489v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473428v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473427v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473420v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuroscience-and-Critique-Exploring-the-Limits-of-the-Neurological-Turn/Vos-Pluth/p/book/9781138887350" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461925v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461886v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199600526.003.0018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475724v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461836v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461862v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461806v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461872v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461760v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456361v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456358v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192398v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Le Goff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vialle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192394v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Le Goff" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevenier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641530v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833284v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bee" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breugnon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coadou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475775v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641527v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011285v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01519179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO20024" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>