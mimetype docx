--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -986,352 +986,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary process mentation : Two modes of acting and thinking from Freud to modern neurosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Running away from phonological ambiguity, we stumble upon our words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pioda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15294145.2023.2284697⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1033671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366424v1</w:t>
+                <w:t xml:space="preserve">hal-04366423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running away from phonological ambiguity, we stumble upon our words</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+                <w:t xml:space="preserve">Developing psychoanalytic case conceptualization skills through didactic teaching: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Fiorentino Polipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hustinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1033671⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10503307.2023.2241623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366423v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing psychoanalytic case conceptualization skills through didactic teaching: A randomized controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary and secondary process mentation : Two modes of acting and thinking from Freud to modern neurosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10503307.2023.2241623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15294145.2023.2284697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366426v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’euthanasie pour souffrance psychique en Belgique : le soin inconditionnel ou la mort</w:t>
               </w:r>
@@ -1705,256 +1705,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des choses et des lettres dans le rêve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflections on 20 years of Neuropsychoanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Balchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Blechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Clarici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs et clinique - Revue de Psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15294145.2019.1695978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452392v1</w:t>
+                <w:t xml:space="preserve">hal-03452401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on 20 years of Neuropsychoanalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos des choses et des lettres dans le rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruxelmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs et clinique - Revue de Psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15294145.2019.1695978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452401v1</w:t>
+                <w:t xml:space="preserve">hal-03452392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evidence for psychic transparency in pregnancy</w:t>
               </w:r>
@@ -2548,839 +2548,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus primaires et secondaires selon Freud: actualité et pertinence du concept et de sa mesure pour la clinique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpha synchronization as a brain model for unconscious defense: An overview of the work of Howard Shevrin and his team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.46-54</w:t>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (5), pp.1443-1473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452346v1</w:t>
+                <w:t xml:space="preserve">hal-03452350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha synchronization as a brain model for unconscious defense: An overview of the work of Howard Shevrin and his team</w:t>
+                <w:t xml:space="preserve">Au commencement était l’acte. A propos de « Au cœur de l’affect, le ‘récit non verbal’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (5), pp.1443-1473</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452350v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au commencement était l’acte. A propos de « Au cœur de l’affect, le ‘récit non verbal’ »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A smoking-related background helps moderate smokers to focus. An Event-Related Potentials study during a Go-NoGo Task in smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Schroder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Olyff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Kajosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.18-21</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1872-1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452340v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoking-related background helps moderate smokers to focus. An Event-Related Potentials study during a Go-NoGo Task in smokers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+                <w:t xml:space="preserve">Les processus primaires et secondaires selon Freud: actualité et pertinence du concept et de sa mesure pour la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Gélas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1872-1885</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452371v1</w:t>
+                <w:t xml:space="preserve">hal-03452346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking addiction the shift from head to hands. Approach bias towards smoking-related cues in low dependent versus dependent smokers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The Mark, the Thing, and the Object: on what commands repetition in Freud and Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Verbanck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452361v1</w:t>
+                <w:t xml:space="preserve">hal-03452373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of a subliminal rebus during sleep: Idiosyncratic primary versus secondary process associations upon awakening of REM- versus non-REM-sleep.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoking addiction the shift from head to hands. Approach bias towards smoking-related cues in low dependent versus dependent smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Steinig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bazan</w:t>
+                <w:t xml:space="preserve">E. Quertemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Happe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Howard Shevrin</w:t>
+                <w:t xml:space="preserve">Paul Verbanck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.819-829</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452384v1</w:t>
+                <w:t xml:space="preserve">hal-03452361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du sadisme et de la logique de la barbarie à l’humiliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mark, the Thing, and the Object: on what commands repetition in Freud and Lacan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing of a subliminal rebus during sleep: Idiosyncratic primary versus secondary process associations upon awakening of REM- versus non-REM-sleep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Steinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Happe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+                <w:t xml:space="preserve">Howard Shevrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452373v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grand challenge for psychoanalysis and neuropsychoanalysis: a science of the subject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3414,51 +3414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French Translation of the Pleasure Arousal Dominance (PAD) Semantic Differential Scale for the Measure of Affect and Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,51 +3509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’homme déraisonnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,549 +3706,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Het onderscheid psychose-neurose is structureel. Een neuropsychoanalytisch voorstel</w:t>
+                <w:t xml:space="preserve">Proposition pour une physiologie de la jouissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Askari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor psychoanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.269-282</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.777-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452337v1</w:t>
+                <w:t xml:space="preserve">hal-03452336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition pour une physiologie de la jouissance</w:t>
+                <w:t xml:space="preserve">Het onderscheid psychose-neurose is structureel. Een neuropsychoanalytisch voorstel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Askari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81, pp.777-787</w:t>
+              <w:t xml:space="preserve">Tijdschrift voor psychoanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.269-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452336v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La redéfinition du mental en réponse aux avancées en neurosciences.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euthanasia for psychiatric patients: ethical and legal concerns about the Belgian practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vanbouwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39, pp.165-171</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475706v1</w:t>
+                <w:t xml:space="preserve">hal-03451753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxford-style debate: the 15th neuropsychoanalysis congress, New York</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La redéfinition du mental en réponse aux avancées en neurosciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Ouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.63-71</w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451719v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euthanasia for psychiatric patients: ethical and legal concerns about the Belgian practice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Eneman</w:t>
+                <w:t xml:space="preserve">The Oxford-style debate: the 15th neuropsychoanalysis congress, New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flores-Mosri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Axmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Otte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Ouss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451753v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trauma and jouissance, a neuropsychoanalytic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Centre for Freudian Analysis and Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4405,264 +4405,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliminal unconscious conflict alpha power inhibits supraliminal conscious symptom experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repression as the condition for consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451690v1</w:t>
+                <w:t xml:space="preserve">hal-03451682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repression as the condition for consciousness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subliminal unconscious conflict alpha power inhibits supraliminal conscious symptom experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Shevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Snodgrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Kalaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Neuropsychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (1), pp.20-24</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451682v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De ce qui se trace à ce qui ne s’efface. Petite physiologie du refoulement et de la jouissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subjetividad y procesos cognitivos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (1), pp.42-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4700,51 +4700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the physiology of jouissance: interpreting the mesolimbic dopaminergic reward functions from a psychoanalytic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Detandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4763,191 +4763,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Belgo-Belgian Conflict in Individual Narratives: Psychodynamics of Trauma in the History of Belgium</w:t>
+                <w:t xml:space="preserve">From sensorimotor inhibition to Freudian repression: insights from psychosis applied to neurosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Verougstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (5(1)), pp.58-73</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451624v1</w:t>
+                <w:t xml:space="preserve">hal-03451668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sensorimotor inhibition to Freudian repression: insights from psychosis applied to neurosis</w:t>
+                <w:t xml:space="preserve">The Belgo-Belgian Conflict in Individual Narratives: Psychodynamics of Trauma in the History of Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heenen-Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verougstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.452</w:t>
+              <w:t xml:space="preserve">Memory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5(1)), pp.58-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451668v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical evidence for primary process mentation in acute psychosis</w:t>
               </w:r>
@@ -5823,51 +5823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations and Emotions Contribute to A-Rational Unconscious Dynamics: Evidence and Conceptual Clarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Shevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda A. W. Brakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,51 +5931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Freud’s hypothesis that word forms and word meanings are functionally distinct in the unconscious: Subliminal primary process cognition and its links to personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Klein Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Shevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,51 +6108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enactivisme et internalisme: de l'ontologie à la clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Geerardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,51 +6846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Geerardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7101,51 +7101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Geerardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7265,51 +7265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation and identification: a comment on Lacan's &amp;quot;Mirror Stage&amp;quot;, Casys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computing Anticipatory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7533,51 +7533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Geerardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7667,51 +7667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7736,51 +7736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of closure in a dynamic structuralist viewpoint of psychic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Bunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7870,51 +7870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do I know what I think till I hear what I say&amp;quot;: On the emergence of consciousness between the biological and the social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Geerardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veroniek Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8918,377 +8918,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a liquid argon accordion hadronic calorimeter prototype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogeny of Gs- and Gi-proteins in kidneys of Spontaneously Hypertensive Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives Internationales de Pharmacodynamie et de Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002249v1</w:t>
+                <w:t xml:space="preserve">hal-03442463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a large scale prototype of the ATLAS accordion electromagnetic calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M. Gingrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Greeniaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L. Pinfold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 364, pp.290-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0168-9002(95)00406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of Gs- and Gi-proteins in kidneys of Spontaneously Hypertensive Rats</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of a liquid argon accordion hadronic calorimeter prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Gingrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Greeniaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pinfold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives Internationales de Pharmacodynamie et de Thérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 355, pp.295-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(94)01137-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442463v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis of isoproterenol binding to ß-adrenoceptors in rat lung membranes.</w:t>
               </w:r>
@@ -9747,133 +9747,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and cardiac beta-adrenoceptors in two rat strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of age and hypertension of receptor-G-protein coupling in rat ventricle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fraeyman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Design and Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 9 (3-4), pp.300</w:t>
+              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442361v1</w:t>
+                <w:t xml:space="preserve">hal-03442384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a liquid argon electromagnetic calorimeter with a cylindrical accordion geometry</w:t>
+                <w:t xml:space="preserve">Performance of a liquid argon preshower detector integrated with an accordion calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
@@ -9912,184 +9912,175 @@
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 325, pp.116-128. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 330, pp.405-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020868v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of age and hypertension of receptor-G-protein coupling in rat ventricle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging and cardiac beta-adrenoceptors in two rat strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Fraeyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIVES INTERNATIONALES DE PHYSIOLOGIE DE Biochimie ET DE BIOPHYSIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993</w:t>
+              <w:t xml:space="preserve">Drug Design and Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 9 (3-4), pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442384v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a liquid argon preshower detector integrated with an accordion calorimeter</w:t>
+                <w:t xml:space="preserve">Performance of a liquid argon electromagnetic calorimeter with a cylindrical accordion geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazan</w:t>
@@ -10128,69 +10119,78 @@
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Flour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 330, pp.405-415</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 325, pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(93)91012-C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020869v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a liquid argon accordion calorimeter with fast readout</w:t>
               </w:r>
@@ -10661,51 +10661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Unconscious, Perceptual Avoidance in Phobic Fear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Shevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Snodgrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10713,51 +10713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Brakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kushwaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Michigan, United States</w:t>
@@ -11716,51 +11716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacanian neuropsychoanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12006,77 +12006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Het Belgisch conflict in diepte-interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heenen-Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verougstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Snoeck,, 2012, België-Belgique, één staat, twee collectieve geheugens?, O. Luminet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12387,51 +12387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie en question. Le cas de la loi sur l’euthanasie pour seule souffrance psychique en Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12659,51 +12659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacanian neuropsychoanalysis. On the role of language motor dynamics for language processing, and for mental constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Caine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12739,173 +12739,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemologisch dualisme en de subversie van het Body-Mind vraagstuk: hoe psychoanalyse helpt het brein te ontcijferen.</w:t>
+                <w:t xml:space="preserve">Genot, Trauma en de Dopaminerge Inschrijving van het Evenement. Aan Gene Zijde van het Lustprincipe ligt de Demonische Herhalingsdwang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Garant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Thys &amp; Mark Kinet (Eds.), Psychoanalytische praktijk tussen onbewuste en wetenschap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nr. 23, pp. 57-80, 2016, Reeks Psychoanalytisch Actueel</w:t>
+              <w:t xml:space="preserve">Mark Kinet (Ed.), Trauma binnenstebuiten. Psychoanalytisch Actueel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nr. 22, pp. 95-116, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473428v1</w:t>
+                <w:t xml:space="preserve">hal-03473427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genot, Trauma en de Dopaminerge Inschrijving van het Evenement. Aan Gene Zijde van het Lustprincipe ligt de Demonische Herhalingsdwang</w:t>
+                <w:t xml:space="preserve">Epistemologisch dualisme en de subversie van het Body-Mind vraagstuk: hoe psychoanalyse helpt het brein te ontcijferen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uitgeverij Garant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mark Kinet (Ed.), Trauma binnenstebuiten. Psychoanalytisch Actueel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nr. 22, pp. 95-116, 2016</w:t>
+              <w:t xml:space="preserve">Michel Thys &amp; Mark Kinet (Eds.), Psychoanalytische praktijk tussen onbewuste en wetenschap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nr. 23, pp. 57-80, 2016, Reeks Psychoanalytisch Actueel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473427v1</w:t>
+                <w:t xml:space="preserve">hal-03473428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Het wezenlijke van seks: een metapsychologische denkoefening op het snijvlak tussen neurowetenschappen en psychoanalyse. (“Ce que sexuel veut dire : une réflexion à l’interface entre neurosciences et psychanalyse”)</w:t>
               </w:r>
@@ -13565,246 +13565,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Shevrin and the Shevrin Lab</w:t>
+                <w:t xml:space="preserve">Conversations with Howard Shevrin I: Ann Arbor, December 8th, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.217-228, 2010</w:t>
+              <w:t xml:space="preserve">A. Bazan (éd.), Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-246, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461836v1</w:t>
+                <w:t xml:space="preserve">hal-03461862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversations with Howard Shevrin I: Ann Arbor, December 8th, 2004</w:t>
+                <w:t xml:space="preserve">Betekenaars in hersenweefsel: Bijdrage tot een fysiologie van het onbewuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
+              <w:t xml:space="preserve">Psychoanalytisch Actueel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Bazan (éd.), Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-246, 2010</w:t>
+              <w:t xml:space="preserve">Psychoanalyse en Neurowetenschap: De geest in de machine. Mark Kinet &amp; Ariane Bazan (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nr. 14, pp.29-57, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461862v1</w:t>
+                <w:t xml:space="preserve">hal-03461806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betekenaars in hersenweefsel: Bijdrage tot een fysiologie van het onbewuste</w:t>
+                <w:t xml:space="preserve">Howard Shevrin and the Shevrin Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychoanalytisch Actueel. </w:t>
+              <w:t xml:space="preserve">Psychoanalytische Perspectieven, Gand : Département de Psychanalyse et de Consultation Clinique, Université de Gand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalyse en Neurowetenschap: De geest in de machine. Mark Kinet &amp; Ariane Bazan (Eds.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nr. 14, pp.29-57, 2010</w:t>
+              <w:t xml:space="preserve">Conversations with Howard Shevrin: His work, his research, his ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-228, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461806v1</w:t>
+                <w:t xml:space="preserve">hal-03461836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversations with Howard Shevrin II: Ann Arbor, June 17th, 2005</w:t>
               </w:r>
@@ -13930,195 +13930,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’objet d’une science neuropsychanalytique. Questions épistémologiques et mise à l’épreuve</w:t>
+                <w:t xml:space="preserve">La constitution de la distinction entre intérieur et extérieur : proposition de recoupement entre Freud et les neurosciences modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Liber. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une neuropsychanalyse ? L. Ouss, B. Golse, N. Georgieff, D. Widlöcher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-54, 2009</w:t>
+              <w:t xml:space="preserve">Neurosciences et psychothérapie : Convergences ou divergences ? sous la direction de Joël Monzée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-156, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461760v1</w:t>
+                <w:t xml:space="preserve">hal-03461771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constitution de la distinction entre intérieur et extérieur : proposition de recoupement entre Freud et les neurosciences modernes</w:t>
+                <w:t xml:space="preserve">L’objet d’une science neuropsychanalytique. Questions épistémologiques et mise à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrudis van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosciences et psychothérapie : Convergences ou divergences ? sous la direction de Joël Monzée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-156, 2009</w:t>
+              <w:t xml:space="preserve">Vers une neuropsychanalyse ? L. Ouss, B. Golse, N. Georgieff, D. Widlöcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-54, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461771v1</w:t>
+                <w:t xml:space="preserve">hal-03461760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mind for resolving the interior-exterior distinctions</w:t>
               </w:r>
@@ -14802,159 +14802,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00833284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
+                <w:t xml:space="preserve">Self-Evaluation Report on Research 2001-2010 « Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université libre de Bruxelles (ULB). 2011, pp.105</w:t>
+              <w:t xml:space="preserve">[Research Report] ULB. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475775v1</w:t>
+                <w:t xml:space="preserve">hal-03641527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Evaluation Report on Research 2001-2010 « Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
+                <w:t xml:space="preserve">« Clinical Psychology, Psychopathology, Psychosomatics and Psycho-Oncology Psychologie Clinique, Psychopathologie, Psychosomatique et Psycho-Oncologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ULB. 2011</w:t>
+              <w:t xml:space="preserve">[Research Report] Université libre de Bruxelles (ULB). 2011, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641527v1</w:t>
+                <w:t xml:space="preserve">hal-03475775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RD-3: status report</w:t>
               </w:r>
@@ -15251,51 +15251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BCCE66F"/>
+    <w:nsid w:val="BD2040F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15482,51 +15482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-bazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3896-9223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124843328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cappelletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04292-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Olyff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Thieffry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ristori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60378-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores Mosri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Abrams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Balchin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Barry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2024.2346758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10879-024-09651-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.965183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2284697" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pioda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Detandt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1033671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fiorentino Polipo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Willemsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hustinx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10503307.2023.2241623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Brakel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2169955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Collignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.07.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruxelmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Blechner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clarici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2019.1695978" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jorge Mendes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antoine-Moussiaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Kushwaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samuel Winer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Snodgrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. W. Brakel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanheule" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adriaens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bracke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devisch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30284-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0803706X.2017.1392040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de G&#233;las" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parrent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Kajosch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quertemont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbanck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Steinig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Happe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Shevrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01955" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis van de Vijver" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02244" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Mosri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kessler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452337v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanbouwel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haekens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eneman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451739v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushwaha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Kalaida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heenen-Wolff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verougstraete" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Draege" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet de Kock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Geerardyn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2011.10773672" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Roelstraete" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Murphy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abreu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aharrouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio-Bella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Archambault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/09/P09003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/06/P06002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein Villa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Rottiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00167210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballansat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaugiraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boniface" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z06C63S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniek Knockaert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Bunder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00345-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00344-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhmadaliev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01229-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Emmelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fraeyman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albiol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00153-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Velde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Ermen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanderheyden" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443184v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel C de Paepe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005090v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Gingrich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greeniaus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kitching" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pinfold" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00328-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alifanov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00075-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Davis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Rodning" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)01037-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002249v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01137-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M. Gingrich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Pinfold" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00406-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanscheeuwijck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442425v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacotte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Flour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)91012-C" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442384v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020808v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90056-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020751v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavanna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009138v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Turlot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonierbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475746v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641524v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086001v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Citterio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.873312" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020040v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouedo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tull" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lieunard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gingrich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speziali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greenious" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)90648-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZHBL64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020790v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90717-I" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVFCKVWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyen Marnix" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brems" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456350v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767020v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767001v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fernandes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641489v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473428v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473427v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473420v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuroscience-and-Critique-Exploring-the-Limits-of-the-Neurological-Turn/Vos-Pluth/p/book/9781138887350" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461925v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461886v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199600526.003.0018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475724v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461836v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461862v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461806v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461872v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461760v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456361v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456358v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192398v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Le Goff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vialle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192394v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Le Goff" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevenier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641530v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833284v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bee" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breugnon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coadou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475775v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641527v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011285v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01519179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO20024" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-bazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3896-9223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124843328" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Cappelletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Musso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Shadili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is&#233;e Bernateau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04292-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Najdini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frigaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-025-02738-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Olyff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Thieffry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Vitkova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ristori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cebolla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60378-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores Mosri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Abrams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Balchin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Barry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2024.2346758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10879-024-09651-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.965183" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pioda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Detandt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1033671" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fiorentino Polipo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Willemsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hustinx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10503307.2023.2241623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2284697" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Brakel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2023.2169955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Collignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Evrard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.07.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruxelmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Blechner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Clarici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2019.1695978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jorge Mendes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antoine-Moussiaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Kushwaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samuel Winer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Snodgrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. W. Brakel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vanheule" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adriaens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bracke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Devisch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30284-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0803706X.2017.1392040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Kajosch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de G&#233;las" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parrent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrudis van de Vijver" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02244" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quertemont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbanck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Steinig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Happe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antonetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Shevrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01955" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Mosri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Axmacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kessler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03452337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vanbouwel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haekens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eneman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Otte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451739v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushwaha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Kalaida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451624v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heenen-Wolff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verougstraete" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim van Draege" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet de Kock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Geerardyn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451584v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15294145.2011.10773672" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Roelstraete" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Murphy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518424v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abreu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aharrouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio-Bella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Archambault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/09/P09003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00315956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellachia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/06/P06002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Klein Villa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Rottiers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00167210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballansat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaugiraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boniface" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z06C63S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniek Knockaert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Bunder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00345-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012664v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00344-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akhmadaliev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01229-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445545v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Emmelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fraeyman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albiol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00153-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Velde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Ermen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanderheyden" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443184v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel C de Paepe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005090v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Gingrich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greeniaus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kitching" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pinfold" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00328-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Zj Ajaltouni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alifanov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(97)00075-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Davis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Rodning" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(96)01037-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442463v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002247v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M. Gingrich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Pinfold" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(95)00406-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)01137-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vanscheeuwijck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442425v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kramer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lacotte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442384v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020869v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Flour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(93)91012-C" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020808v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90056-A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020751v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavanna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009138v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Turlot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonierbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475746v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641524v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086001v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Citterio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.873312" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020040v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouedo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tull" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lieunard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gingrich" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Speziali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Greenious" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(94)90648-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZHBL64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020790v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(92)90717-I" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVFCKVWM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04970414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifjd.org" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyen Marnix" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brems" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456350v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767020v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767001v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fernandes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641489v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473428v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473420v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Neuroscience-and-Critique-Exploring-the-Limits-of-the-Neurological-Turn/Vos-Pluth/p/book/9781138887350" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461925v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473415v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461911v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475723v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461886v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/med/9780199600526.003.0018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475724v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461862v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03461806v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461836v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461872v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461771v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461760v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456361v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456358v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192398v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Le Goff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vialle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192394v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Le Goff" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevenier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641530v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833284v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bee" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bombard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breugnon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coadou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641527v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03475775v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011285v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01519179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO20024" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>