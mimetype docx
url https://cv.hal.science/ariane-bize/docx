--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of disinfected wastewater irrigation on soil characteristics, microbial community composition, and crop yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Enault</w:t>
+                <w:t xml:space="preserve">Lays Paulino Leonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerusa Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.247-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2022.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727436v1</w:t>
+                <w:t xml:space="preserve">hal-03894086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of disinfected wastewater irrigation on soil characteristics, microbial community composition, and crop yield</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerusa Schneider</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (2), pp.247-271. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/bgs.2022.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894086v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild type and variants of SARS-COV-2 in Parisian sewage: presence in raw water and through processes in wastewater treatment plants</w:t>
               </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9091852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211333v1</w:t>
+                <w:t xml:space="preserve">hal-03386267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Almeida</w:t>
+                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Palladino Delforno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.1852. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.112631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9091852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386267v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
               </w:r>
@@ -4415,51 +4415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,51 +5079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
@@ -5924,51 +5924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Sotomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6411,260 +6411,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926148v1</w:t>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a comprehensive framework for leveraging meta-omic data in environmental biotechnology processes</w:t>
               </w:r>
@@ -6771,64 +6771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,51 +7720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cow and termite to lab-scale anaerobic processes? Two experiments with biomimetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7845,51 +7845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to get 500 million years of experience in anaerobic digestion: animal mimicking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arcemisbehere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8756,51 +8756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04647500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Guenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-024-03774-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levesque-Ninio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Janvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Danioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.130010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sezonov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prangishvili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C63946486CF06AFE8F808A7BAA90110EE0539FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Pina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prangishvili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2011.00280.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forterre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0288" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A Karlsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ekefj&#228;rd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901238106" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prokofeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Maclellan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.04.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9BHV71C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362402v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arcemisbehere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04317554v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00539609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04647500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Guenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-024-03774-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levesque-Ninio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Janvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Danioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.130010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sezonov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prangishvili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C63946486CF06AFE8F808A7BAA90110EE0539FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Pina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prangishvili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2011.00280.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forterre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0288" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A Karlsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ekefj&#228;rd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901238106" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prokofeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Maclellan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.04.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9BHV71C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362402v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arcemisbehere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04317554v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00539609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>