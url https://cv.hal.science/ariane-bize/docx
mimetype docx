--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,3702 +66,5412 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digestion anaérobie mésophile des boues d'épuration municipales sous fortes concentrations de propionate de sodium en conditions semicontinues : inhibition et modifications de la communauté microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating a comprehensive framework for leveraging meta-omic data in environmental biotechnology processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CATI DIISCICO; CATI CODEX; réseau In-OVIVE, Oct 2023, Cap d'Agde, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème édition des Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiera, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mining anaerobic digestion data with DeepOmics and Easy16S, user-friendly tools for environmental engineering meta-omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICBM-4 ( 4th International Conference on Biogas Microbiology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phages in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration de la diversité des virus d'archées méthanogènes dans les procédés de digestion anaérobie, par des approches isotopiques et métagénomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEM (Association Francophone d'Ecologie Microbienne), Nov 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser des données méta-omiques pour piloter les procédés de méthanisation : le projet DeepOmics Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRI Biogaz méthanisation 2020 (journées recherche innovation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTBM (ATEE), Sep 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses of Microbes 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Wroclaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phages in Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phages.fr, Sep 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradation potential of S-metolachlor in an artificial wetland ecosystem: microcosm assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of SWS/WETPOL and Biogeochemistry symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From cow and termite to lab-scale anaerobic processes? Two experiments with biomimetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA 2012 World Water Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Sep 2012, Busan, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to get 500 million years of experience in anaerobic digestion: animal mimicking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Arcemisbehere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses (ICTV) from the Archaeal Viruses Subcommittee, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Paola Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo A Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106 (7), pp.002117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jgv.0.002117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05212168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Establishing Host–Virus Link Through Host Metabolism: Viral DNA SIP Validation Using T4 Bacteriophage and E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Sotomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (9), pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00284-024-03774-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785149v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04647500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Host–Virus Link Through Host Metabolism: Viral DNA SIP Validation Using T4 Bacteriophage and E. coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mart Krupovic</w:t>
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-024-03774-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04647500v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of SARS-CoV-2 coronavirus in wastewater treatment sludge during storage and thermophilic anaerobic digestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impacts of disinfected wastewater irrigation on soil characteristics, microbial community composition, and crop yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lays Paulino Leonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlyne Lacroix</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerusa Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114057⟩</w:t>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.247-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2022.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776208v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of disinfected wastewater irrigation on soil characteristics, microbial community composition, and crop yield</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerusa Schneider</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/bgs.2022.126⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894086v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Wild type and variants of SARS-COV-2 in Parisian sewage: presence in raw water and through processes in wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa López Viveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (44), pp.67442-67449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-22665-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727436v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild type and variants of SARS-COV-2 in Parisian sewage: presence in raw water and through processes in wastewater treatment plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Microbial and functional characterization of granulated sludge from full-scale UASB thermophilic reactor applied to sugarcane vinasse treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Palladino Delforno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Cristina Silveira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-22665-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2022.2052361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776214v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and functional characterization of granulated sludge from full-scale UASB thermophilic reactor applied to sugarcane vinasse treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iolanda Cristina Silveira Duarte</w:t>
+                <w:t xml:space="preserve">Fate of SARS-CoV-2 coronavirus in wastewater treatment sludge during storage and thermophilic anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Levesque-Ninio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlyne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2022.2052361⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214 (Pt 4), pp.114057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634517v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (9), pp.1852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9091852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Palladino Delforno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 291, pp.112631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-021-07471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening design of nutritional and physicochemical parameters on bio-hydrogen and volatile fatty acids production from Citrus Peel Waste in batch reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iolanda Cristina Silveira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Luiz Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (11), pp.7794-7809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.06.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative metatranscriptomic analysis of anaerobic digesters treating anionic surfactant contaminated wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago P. Delforno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Z. Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (649), pp.482-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wet aerobic pretreatments on cellulose accessibility and bacterial communities in rape straw</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whole Proteome Analyses on Ruminiclostridium cellulolyticum Show a Modulation of the Cellulolysis Machinery in Response to Cellulosic Materials with Subtle Differences in Chemical and Structural Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sabarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.142⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0170524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606454v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Proteome Analyses on Ruminiclostridium cellulolyticum Show a Modulation of the Cellulolysis Machinery in Response to Cellulosic Materials with Subtle Differences in Chemical and Structural Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of wet aerobic pretreatments on cellulose accessibility and bacterial communities in rape straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170524⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555491v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community shifts within anaerobic digestion microbiota facing phenol inhibition: Towards early warning microbial indicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.296-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (octobre), pp.158-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaproteomics of cellulose methanisation under thermophilic conditions reveals a surprisingly high proteolytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Lue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (1), pp.88-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2013.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-inoculating ruminal content neither provides active hydrolytic microbes nor improves methanization of (13) C-cellulose in batch digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Serain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (3), pp.616-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1574-6941.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and genetics of Sulfolobus islandicus LAL14/1, a model hyperthermophilic archaeon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Danioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.130010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsob.130010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enigmatiques virus d’archées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sezonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prangishvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 207 (3), pp.169-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jbio/2013015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The archeoviruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mery Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Prangishvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (6), pp.1035-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6976.2011.00280.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus d'archées : de la morphologie aux nanotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sezonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (309), pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archéovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prangishvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (2), pp.101-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2010.0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique virus release mechanism in the Archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik A Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Ekefjärd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa E F Quax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mery Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0901238106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses in acidic geothermal environments of the Kamchatka Peninsula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Prokofeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Maclellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 159 (5), pp.358-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2008.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3771,4373 +5481,2788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining the analysis of omics data and bioprocess data in environmental biorefineries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647882v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the analysis of omics data and bioprocess data in environmental biorefineries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DeepOmics, a Digital Environnemental Engineering Platform for Omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gramusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664121v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepOmics, a Digital Environnemental Engineering Platform for Omics data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gil</w:t>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619395v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647849v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and production of a plug-in tool facilitating the submission of microbial meta-omics data to an international repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Enault</w:t>
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
+              <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359643v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Viruses of Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482086v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
+                <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses of Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
+              <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356367v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Alibert</w:t>
+                <w:t xml:space="preserve">Antibiotic resistance genes in sewage sludge submitted to anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Demarquest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">ISME symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486518v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic resistance genes in sewage sludge submitted to anaerobic digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lehembre</w:t>
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202715v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioinformatic pipeline to elucidate the links between viruses and their hosts in microbial communities, applied to viruses in anaerobic digestion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la digestion anaérobie : cas de l'acide propionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille (Colloque distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepOmics, a Digital Environmental Engineering Platform for meta-omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gramusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Predhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shotgun metagenomics analysis applied to the ecological engineering of anaerobic microbial communities for the production of hydrogen from Citrus Peel Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Midoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago P. Delforno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Z. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361137v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on a c omparative metatranscriptomic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Prédhumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Midoux</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t>
+              <w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735859v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular ecology approach using Stable Isotope Probing and metagenomics to study viruses of methanogens' diversity Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Sotomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Midoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. , 2014, ISME15 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European meeting of the International Society for Microbial Electrochemistry and Technology (EU-ISMET 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Alcala de Henares, Spain. EU-ISMET 2014 Book of Abstracts, 2014, EU-ISMET 2014 Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595413v1</w:t>
-              </w:r>
-[...1583 lines deleted...]
-                <w:t xml:space="preserve">hal-01204250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8147,91 +8272,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchiffrer le fonctionnement des communautés microbiennes de la méthanisation, et leurs virus, en combinant écologie moléculaire et métagénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04317554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8241,104 +8366,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux Sciences du Vivant et notion de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Engineering school. Ecole des Ponts ParisTech, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8348,151 +8473,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones tampons humides artificielles pour réduire les pesticides : Le cas des contextes drainés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8502,114 +8627,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus d'archées : interaction avec un hôte hyperthermophile, isolement d'un virus d'habitat géothermique, motifs courts exceptionnels dans les génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris-Est, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009PEST1052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00539609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8756,51 +8881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04647500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Guenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-024-03774-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levesque-Ninio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Janvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351380v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Danioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.130010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sezonov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prangishvili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C63946486CF06AFE8F808A7BAA90110EE0539FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Pina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prangishvili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2011.00280.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forterre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0288" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A Karlsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ekefj&#228;rd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901238106" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prokofeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Maclellan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.04.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9BHV71C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362402v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arcemisbehere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04317554v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00539609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arcemisbehere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04647500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Guenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-024-03774-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levesque-Ninio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Janvier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Danioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.130010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sezonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prangishvili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C63946486CF06AFE8F808A7BAA90110EE0539FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Pina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prangishvili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2011.00280.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forterre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0288" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A Karlsson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ekefj&#228;rd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901238106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prokofeva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Maclellan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.04.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9BHV71C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04317554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567060v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00539609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>