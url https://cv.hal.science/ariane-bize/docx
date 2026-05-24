--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -225,303 +225,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">Louise Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pauss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+                <w:t xml:space="preserve">hal-04926148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting biowaste into biomolecules using saline and non-saline microbial electrolyzers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes, 19e Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926148v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a comprehensive framework for leveraging meta-omic data in environmental biotechnology processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -579,501 +579,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Marion Coves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Alibert</w:t>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème édition des Journées Information Eaux (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiera, France</w:t>
+              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493115v1</w:t>
+                <w:t xml:space="preserve">hal-04356630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining anaerobic digestion data with DeepOmics and Easy16S, user-friendly tools for environmental engineering meta-omics data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBM-4 ( 4th International Conference on Biogas Microbiology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Phages in Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362416v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Co-digestion anaérobie de boues urbaines : effets du fumier et de la fraction organique des déchets ménagers employés comme cosubstrats, sur la composition des communautés microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">25ème édition des Journées Information Eaux (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiera, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356630v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel viruses infecting methanogenic archaea, discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining anaerobic digestion data with DeepOmics and Easy16S, user-friendly tools for environmental engineering meta-omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages in Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Phages.fr, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ICBM-4 ( 4th International Conference on Biogas Microbiology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357012v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la diversité des virus d'archées méthanogènes dans les procédés de digestion anaérobie, par des approches isotopiques et métagénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEM (Association Francophone d'Ecologie Microbienne), Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1098,51 +1098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser des données méta-omiques pour piloter les procédés de méthanisation : le projet DeepOmics Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRI Biogaz méthanisation 2020 (journées recherche innovation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTBM (ATEE), Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1167,77 +1167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1288,77 +1288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-mer approaches provide valuable insight into mobilome evolution in the domain Archaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,77 +1422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation potential of S-metolachlor in an artificial wetland ecosystem: microcosm assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA 2012 World Water Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Sep 2012, Busan, South Korea</w:t>
@@ -1698,51 +1698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Arcemisbehere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Paola Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo A Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1944,1423 +1944,1423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05212168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Host–Virus Link Through Host Metabolism: Viral DNA SIP Validation Using T4 Bacteriophage and E. coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Sotomski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mart Krupovic</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-024-03774-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04647500v1</w:t>
+                <w:t xml:space="preserve">hal-04785149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Establishing Host–Virus Link Through Host Metabolism: Viral DNA SIP Validation Using T4 Bacteriophage and E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Maximilien Sotomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (103), pp.6704. </w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (9), pp.266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.06704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00284-024-03774-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785149v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04647500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of disinfected wastewater irrigation on soil characteristics, microbial community composition, and crop yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of SARS-CoV-2 coronavirus in wastewater treatment sludge during storage and thermophilic anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lays Paulino Leonel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Camille Levesque-Ninio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerusa Schneider</w:t>
+                <w:t xml:space="preserve">Alice Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlyne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/bgs.2022.126⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214 (Pt 4), pp.114057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894086v1</w:t>
+                <w:t xml:space="preserve">hal-03776208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impacts of disinfected wastewater irrigation on soil characteristics, microbial community composition, and crop yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lays Paulino Leonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerusa Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.247-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2022.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03727436v1</w:t>
+                <w:t xml:space="preserve">hal-03894086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild type and variants of SARS-COV-2 in Parisian sewage: presence in raw water and through processes in wastewater treatment plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-22665-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776214v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and functional characterization of granulated sludge from full-scale UASB thermophilic reactor applied to sugarcane vinasse treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+                <w:t xml:space="preserve">Wild type and variants of SARS-COV-2 in Parisian sewage: presence in raw water and through processes in wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa López Viveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Palladino Delforno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iolanda Cristina Silveira Duarte</w:t>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-42. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (44), pp.67442-67449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2022.2052361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-22665-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634517v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of SARS-CoV-2 coronavirus in wastewater treatment sludge during storage and thermophilic anaerobic digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Microbial and functional characterization of granulated sludge from full-scale UASB thermophilic reactor applied to sugarcane vinasse treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Levesque-Ninio</w:t>
+                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Janvier</w:t>
+                <w:t xml:space="preserve">Tiago Palladino Delforno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlyne Lacroix</w:t>
+                <w:t xml:space="preserve">Iolanda Cristina Silveira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 214 (Pt 4), pp.114057. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2022.2052361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776208v1</w:t>
+                <w:t xml:space="preserve">hal-03634517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9091852⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386267v1</w:t>
+                <w:t xml:space="preserve">hal-03331143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9091852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03211333v1</w:t>
+                <w:t xml:space="preserve">hal-03386267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual development of ammonia-induced syntrophic acetate-oxidizing activities under mesophilic and thermophilic conditions quantitatively tracked using multiple isotopic approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Fan</w:t>
+                <w:t xml:space="preserve">Microbial and functional characterization of an allochthonous consortium applied to hydrogen production from Citrus Peel Waste in batch reactor in optimized conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Palladino Delforno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 204, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.112631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331143v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring short k-mer profiles in cells and mobile elements from Archaea highlights the major influence of both the ecological niche and evolutionary history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,90 +3424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening design of nutritional and physicochemical parameters on bio-hydrogen and volatile fatty acids production from Citrus Peel Waste in batch reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Kimiko Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iolanda Cristina Silveira Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Luiz Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3610,51 +3610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (649), pp.482-494. </w:t>
@@ -3686,334 +3686,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Proteome Analyses on Ruminiclostridium cellulolyticum Show a Modulation of the Cellulolysis Machinery in Response to Cellulosic Materials with Subtle Differences in Chemical and Structural Properties</w:t>
+                <w:t xml:space="preserve">Impact of wet aerobic pretreatments on cellulose accessibility and bacterial communities in rape straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
+                <w:t xml:space="preserve">J.H Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guillot</w:t>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sabarly</w:t>
+                <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">A Wazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Pourette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0170524. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555491v1</w:t>
+                <w:t xml:space="preserve">hal-02606454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wet aerobic pretreatments on cellulose accessibility and bacterial communities in rape straw</w:t>
+                <w:t xml:space="preserve">Whole Proteome Analyses on Ruminiclostridium cellulolyticum Show a Modulation of the Cellulolysis Machinery in Response to Cellulosic Materials with Subtle Differences in Chemical and Structural Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H Tian</w:t>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+                <w:t xml:space="preserve">A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bize</w:t>
+                <w:t xml:space="preserve">V. Sabarly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wazeri</w:t>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Peu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 237, pp.31-38. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0170524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606454v1</w:t>
+                <w:t xml:space="preserve">hal-01555491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community shifts within anaerobic digestion microbiota facing phenol inhibition: Towards early warning microbial indicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,64 +4086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4272,51 +4272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
@@ -4379,51 +4379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaproteomics of cellulose methanisation under thermophilic conditions reveals a surprisingly high proteolytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Lue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,77 +4513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-inoculating ruminal content neither provides active hydrolytic microbes nor improves methanization of (13) C-cellulose in batch digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Serain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4682,51 +4682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.130010. </w:t>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enigmatiques virus d’archées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sezonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4893,51 +4893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The archeoviruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mery Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4997,51 +4997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus d'archées : de la morphologie aux nanotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sezonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5079,51 +5079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archéovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique virus release mechanism in the Archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik A Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,51 +5317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses in acidic geothermal environments of the Kamchatka Peninsula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,605 +5489,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the analysis of omics data and bioprocess data in environmental biorefineries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664121v1</w:t>
+                <w:t xml:space="preserve">hal-04647882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepOmics, a Digital Environnemental Engineering Platform for Omics data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combining the analysis of omics data and bioprocess data in environmental biorefineries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619395v1</w:t>
+                <w:t xml:space="preserve">hal-04664121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+                <w:t xml:space="preserve">DeepOmics, a Digital Environnemental Engineering Platform for Omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gramusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647849v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Auneau</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647882v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and production of a plug-in tool facilitating the submission of microbial meta-omics data to an international repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6106,734 +6106,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482086v1</w:t>
+                <w:t xml:space="preserve">hal-04359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses of Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
+              <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356367v1</w:t>
+                <w:t xml:space="preserve">hal-04482086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of virus-host dynamics in anaerobic digesters under abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Alibert</w:t>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig E Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Viruses of Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Braga, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486518v1</w:t>
+                <w:t xml:space="preserve">hal-04356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic resistance genes in sewage sludge submitted to anaerobic digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lehembre</w:t>
+                <w:t xml:space="preserve">Microbial community dynamics during the co-digestion of manure and the organic fraction of household waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Pereira Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">4th International Conference on Biogas Microbiology (ICBM-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202715v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of novel archaeal viruses infecting methanogens discovered through coupling of stable isotope probing and metagenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Antibiotic resistance genes in sewage sludge submitted to anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Demarquest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME18, 18th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. </w:t>
+              <w:t xml:space="preserve">ISME symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359643v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioinformatic pipeline to elucidate the links between viruses and their hosts in microbial communities, applied to viruses in anaerobic digestion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 (JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
@@ -6862,77 +6862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la digestion anaérobie : cas de l'acide propionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6970,103 +6970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepOmics, a Digital Environmental Engineering Platform for meta-omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gramusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Predhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
@@ -7121,77 +7121,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
@@ -7272,51 +7272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Z. Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gileno V. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019, JOBIM 2019</w:t>
@@ -7345,90 +7345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Prédhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7470,90 +7470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of an archaeal-specific viral family, previously thought to infect exclusively hyperthermophiles, in human gut metaviromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7595,103 +7595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular ecology approach using Stable Isotope Probing and metagenomics to study viruses of methanogens' diversity Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Sotomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
@@ -7733,90 +7733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S : a user-friendly Shiny interface for analysis and visualization of metagenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2018 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t>
@@ -8127,103 +8127,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy16S: a user-friendly Shiny web-service for exploration and visualization of microbiome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8286,51 +8286,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchiffrer le fonctionnement des communautés microbiennes de la méthanisation, et leurs virus, en combinant écologie moléculaire et métagénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8380,51 +8380,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux Sciences du Vivant et notion de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8641,51 +8641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus d'archées : interaction avec un hôte hyperthermophile, isolement d'un virus d'habitat géothermique, motifs courts exceptionnels dans les génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris-Est, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009PEST1052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8881,51 +8881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arcemisbehere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04647500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Guenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-024-03774-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levesque-Ninio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Janvier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Danioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.130010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sezonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prangishvili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C63946486CF06AFE8F808A7BAA90110EE0539FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Pina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prangishvili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2011.00280.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forterre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0288" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A Karlsson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ekefj&#228;rd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901238106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prokofeva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Maclellan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.04.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9BHV71C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04317554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567060v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00539609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig E Jardillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493115v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Pereira Camargo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arcemisbehere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06704" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04647500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Hoang Ngo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Sotomski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Guenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-024-03774-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levesque-Ninio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Janvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Lacroix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lays Paulino Leonel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerusa Schneider" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.126" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22665-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Kimiko Sakamoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Palladino Delforno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Cristina Silveira Duarte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2052361" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Fan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112631" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07471-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351380v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.06.084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago P. Delforno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Z. Macedo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Midoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gileno V. Lacerda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Tian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wazeri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.142" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Lue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.120" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Serain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12249" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jaubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Danioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.130010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sezonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prangishvili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C63946486CF06AFE8F808A7BAA90110EE0539FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Pina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Prangishvili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6976.2011.00280.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forterre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0288" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A Karlsson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ekefj&#228;rd" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901238106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Peng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Prokofeva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Maclellan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.04.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9BHV71C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486518v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482021v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902758v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Camargo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735859v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304559v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:35d2caacc87474efa1f1e277f5eb13352962793d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04317554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567060v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594658v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00539609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>