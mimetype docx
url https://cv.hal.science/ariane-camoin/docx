--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1117,173 +1117,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of idiopathic sleep bruxism in children and adolescents: A systematic review of the literature</w:t>
+                <w:t xml:space="preserve">Création d’un site web d’aide au diagnostic et dépistage de la carie précoce de l’enfance à destination des médecins généralistes et pédiatres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Casazza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Orthlieb</w:t>
+                <w:t xml:space="preserve">Jérémy Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone d'Odontologie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.192-195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580548v1</w:t>
+                <w:t xml:space="preserve">hal-03900423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microabrasion in the management of enamel discolorations in paediatric dentistry: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1292,211 +1270,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Pediatric Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (1), pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22514/jocpd.2022.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un site web d’aide au diagnostic et dépistage de la carie précoce de l’enfance à destination des médecins généralistes et pédiatres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+                <w:t xml:space="preserve">Management of idiopathic sleep bruxism in children and adolescents: A systematic review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Casazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Orthlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone d'Odontologie Pédiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2021.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900423v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux soins dentaires sous anesthésie générale chez l'enfant dans les établissements publics français.</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage des troubles de l'oralité, des fonctions et de l'occlusion - Le bruxisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Casazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchet I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3041,51 +3041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurenche Mateu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saudemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rodney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choosie Jaquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Garot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2025.02.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ripamonti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pascale Hassler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-025-01069-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saudemont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.03.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Azawi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2023.05.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Reynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2023.06.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Casazza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Payet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Orthlieb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.11.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22514/jocpd.2022.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spiteri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Muller Bolla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mani&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Thibon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2015.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet I." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trentesaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lefaure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurenche Mateu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saudemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rodney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rousselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choosie Jaquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Garot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.identj.2025.02.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ripamonti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pascale Hassler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-025-01069-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saudemont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.03.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Azawi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2023.05.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Reynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2023.06.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spiteri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22514/jocpd.2022.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Casazza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giraudeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Payet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Orthlieb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.11.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Muller Bolla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mani&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Thibon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camoin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tardieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2015.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchet I." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trentesaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lefaure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>