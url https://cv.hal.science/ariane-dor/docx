--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -93,1015 +93,1387 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration de la chapelle du Saint-Sépulcre [de la cathédrale de Rodez]</w:t>
+                <w:t xml:space="preserve">Le lapidaire de la cathédrale de Rodez (Aveyron) : projets d’étude et de mise en valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Quelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clef de voûte (Rodez)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15q9h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263472v1</w:t>
+                <w:t xml:space="preserve">hal-05560960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une présentation renouvelée de la tenture de la collégiale Saint-Martin de Montpezat-de-Quercy</w:t>
+                <w:t xml:space="preserve">Actualité des objets mobiliers protégés au titre des monuments historiques du Tarn: dernières découvertes et derniers chantiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Caillault</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Massol-Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Chantiers/Actualités. Dossier La Tapisserie : conservation, restauration, présentation, pp.62-65</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des sciences, arts et belles-lettres du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, LXXVIII, pp.181-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280631v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau du trésor de Saint-Bertrand-de-Comminges: mise en valeur et protection des objets</w:t>
+                <w:t xml:space="preserve">L’usage du plâtre dans les décors de la fin du Moyen Âge en Occitanie : l’exemple du retable du Christ au Jardin des Oliviers de la cathédrale de Rodez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Quelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.15603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078327v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part des anges : Les anges de la résurrection du retable du Saint-Sépulcre [de cathédrale de Rodez], commentaire et historique des restaurations</w:t>
+                <w:t xml:space="preserve">La restauration de la chapelle du Saint-Sépulcre [de la cathédrale de Rodez]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Faunières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clef de voûte (Rodez)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.8-12</w:t>
+              <w:t xml:space="preserve">, 2020, 10-11, pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078352v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration des textiles (protégés) monuments historiques en Midi-Pyrénées, bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Une présentation renouvelée de la tenture de la collégiale Saint-Martin de Montpezat-de-Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège François</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Caillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines du sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Chantiers/Actualités. Dossier La Tapisserie : conservation, restauration, présentation, pp.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067430v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du trésor de Saint-Bertrand-de-Comminges: mise en valeur et protection des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.135-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part des anges : Les anges de la résurrection du retable du Saint-Sépulcre [de cathédrale de Rodez], commentaire et historique des restaurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Faunières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clef de voûte (Rodez)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restauration des textiles (protégés) monuments historiques en Midi-Pyrénées, bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Restaurer les objets mobiliers, 6, pp.22-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.1934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le remploi d'objets d'art orientaux dans les trésors d'églises en Occident : l'exemple de Conques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études aveyronnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.345-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chœur clos de la cathédrale d’Albi : nouvelles interprétations et conclusions de l’étude (2021-2022)</w:t>
+                <w:t xml:space="preserve">La restauration de la polychromie originale des sculptures du chœur clos de la cathédrale d’Albi : un chantier de grande ampleur aux problématiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Faunières</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Cambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jubés et clôtures de choeur de l’époque gothique à la Renaissance (XIIIe-XVIe siècles) en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des conservateurs des monuments historiques, Dec 2022, Toulouse &amp; Albi, France</w:t>
+              <w:t xml:space="preserve">La restauration de sculptures monumentales de la Renaissance française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études supérieures de la Renaissance; musée des Beaux-Arts de Tours; Institut national du patrimoine; Institut national d’histoire de l’art, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485954v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « Toulouse » en Occitanie : histoire de la restauration des objets de trésors</w:t>
+                <w:t xml:space="preserve">Le chœur clos de la cathédrale d’Albi : nouvelles interprétations et conclusions de l’étude (2021-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Faunières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : Histoire de la conservation-restauration et actualité de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Charenton-le-Pont, France</w:t>
+              <w:t xml:space="preserve">Jubés et clôtures de choeur de l’époque gothique à la Renaissance (XIIIe-XVIe siècles) en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des conservateurs des monuments historiques, Dec 2022, Toulouse &amp; Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566342v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tentures de Montpezat-de-Quercy et de Saint-Bertrand-de-Comminges: histoire matérielle et nouvel accrochage</w:t>
+                <w:t xml:space="preserve">Les « Toulouse » en Occitanie : histoire de la restauration des objets de trésors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tapisseries d'église: autour de la Vie de la Vierge et du Christ de la Chaise-Dieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Chaise-Dieu, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : Histoire de la conservation-restauration et actualité de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566316v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trésor, le musée et l’objet religieux processionné : permanence et renouvellement des pratiques culturelles versus conservation</w:t>
+                <w:t xml:space="preserve">Les tentures de Montpezat-de-Quercy et de Saint-Bertrand-de-Comminges: histoire matérielle et nouvel accrochage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaudard Valérie</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque "Patrimoines en mouvement: entre préservation et dévotion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KIK-IRPA, Apr 2017, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Tapisseries d'église: autour de la Vie de la Vierge et du Christ de la Chaise-Dieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Chaise-Dieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078283v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les suaires de saints à travers l'exemple des reliques de saint Lazare: une dénomination abusive?</w:t>
+                <w:t xml:space="preserve">Le trésor, le musée et l’objet religieux processionné : permanence et renouvellement des pratiques culturelles versus conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudard Valérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les étoffes du deuil, Journées d'étude de l'Association française pour l'étude du textile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour l'étude du textile, Nov 2015, Paris, France. pp.67-78</w:t>
+              <w:t xml:space="preserve">Actes du colloque "Patrimoines en mouvement: entre préservation et dévotion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KIK-IRPA, Apr 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078190v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suaires de saints à travers l'exemple des reliques de saint Lazare: une dénomination abusive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les étoffes du deuil, Journées d'étude de l'Association française pour l'étude du textile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour l'étude du textile, Nov 2015, Paris, France. pp.67-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du culte des reliques à celui du reliquaire, évolution des pratiques en Midi-Pyrénées (de la fin du XIXe siècle aux années 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliques, reliquaires et culte des saints dans la France du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rocamadour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1111,171 +1483,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts de l’Islam de al-Andalus à l’Occitanie: Regards croisés. Actes de la journée d’étude du 14 septembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction régionale des affaires cutlurelles d'Occitanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Michel Roussel, 978-2-11-155541-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Voeu de Louis XIII de la cathédrale de Montauban: Restauration et histoire matérielle d’une oeuvre d’Ingres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction régionale des affaires cutlurelles d'Occitanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Laurent Roturier, 978-2-11-152580-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1285,542 +1657,542 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choeur clos de la cathédrale d'Albi et le travail des imagiers: une étude pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faunières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société française d’archéologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jubés et clôtures de choeur du Moyen Âge et de la Renaissance, Actes du colloque « Les jubés et clôtures de choeur de l’époque gothique à la Renaissance (xiiie-xvie siècles) en France » (1er - 3 décembre 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouvelle série, IV, 2025, Bibliothèque de la Société française d’archéologie, 978-2-36919-210-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésors d’église, l’un des plus beaux musées d’art islamique d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts de l'islam: un passé pour un présent, 22 nov. 2021-27 mars 2022, 18 expositions / 18 villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78-83, 2021, 9782711878970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gauléjac; La redécouverte de l'orfèvrerie médiévale dans le Rouergue; La restauration de l'orfèvrerie dans le Sud-Ouest de la France, du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélien Pierre; Laurent Fau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets sacrés: l'orfèvrerie en Rouergue, XIIIe-XVIe siècles [exposition, Rodez, Musée Fenaille, 17 octobre 2020-28 février 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.16-29, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textiles et tapisseries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Galloy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Splendeurs médiévales: la collection Duclaux révélée: [exposition, Angers, Musée des beaux-arts, 9 novembre 2018-24 février 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.126-149, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tisser, broder, habiller: les trésors textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Jourd'Heuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Sire; Judith Kagan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors des cathédrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du patrimoine; Centre des monuments nationaux, pp.111-114, 2018, 978-2-7577-0618-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The suaire de saint Lazare at Autun: the story of the shroud, or, how a hispano-moresque silk became a relic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avinoam Shalem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chasuble of Thomas Becket: A Biography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirmer Verlag; The Bruschettini Foundation for Islamic and Asian Art, Genoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.124-137, 2017, 978-3-7774-2519-1. - 3-7774-2519-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1967,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Caillault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fauni&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02067430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.1934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudard Val&#233;rie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Media/Regions/Drac-Occitanie/Files/Doc-Ressources-documentaires/Doc-Publications/Doc-collection-DUO/Patrimoine-protege/Les-arts-de-l-Islam-de-al-Andalus-a-l-Occitanie-Regards-croises" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/Regions/Drac-Occitanie/Ressources-documentaires/Publications/Collection-DUO/Le-Voeu-de-Louis-XIII-de-la-cathedrale-de-Montauban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jourd'Heuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hirmerverlag.de/us/titel-64-64/the_chasuble_of_thomas_becket_a_biography-1308/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quelart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q9h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Massol-Kremer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Godin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.15603" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Caillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fauni&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02067430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.1934" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudard Val&#233;rie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Media/Regions/Drac-Occitanie/Files/Doc-Ressources-documentaires/Doc-Publications/Doc-collection-DUO/Patrimoine-protege/Les-arts-de-l-Islam-de-al-Andalus-a-l-Occitanie-Regards-croises" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/Regions/Drac-Occitanie/Ressources-documentaires/Publications/Collection-DUO/Le-Voeu-de-Louis-XIII-de-la-cathedrale-de-Montauban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jourd'Heuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hirmerverlag.de/us/titel-64-64/the_chasuble_of_thomas_becket_a_biography-1308/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>