--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -231,213 +231,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité des objets mobiliers protégés au titre des monuments historiques du Tarn: dernières découvertes et derniers chantiers</w:t>
+                <w:t xml:space="preserve">L’usage du plâtre dans les décors de la fin du Moyen Âge en Occitanie : l’exemple du retable du Christ au Jardin des Oliviers de la cathédrale de Rodez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Massol-Kremer</w:t>
+                <w:t xml:space="preserve">Rosalie Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Quelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des sciences, arts et belles-lettres du Tarn</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.15603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560934v1</w:t>
+                <w:t xml:space="preserve">hal-05560954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du plâtre dans les décors de la fin du Moyen Âge en Occitanie : l’exemple du retable du Christ au Jardin des Oliviers de la cathédrale de Rodez</w:t>
+                <w:t xml:space="preserve">Actualité des objets mobiliers protégés au titre des monuments historiques du Tarn: dernières découvertes et derniers chantiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Quelart</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Massol-Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines du sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société des sciences, arts et belles-lettres du Tarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, LXXVIII, pp.181-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560954v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration de la chapelle du Saint-Sépulcre [de la cathédrale de Rodez]</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quelart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q9h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Massol-Kremer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Godin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.15603" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Caillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fauni&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02067430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.1934" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudard Val&#233;rie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Media/Regions/Drac-Occitanie/Files/Doc-Ressources-documentaires/Doc-Publications/Doc-collection-DUO/Patrimoine-protege/Les-arts-de-l-Islam-de-al-Andalus-a-l-Occitanie-Regards-croises" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/Regions/Drac-Occitanie/Ressources-documentaires/Publications/Collection-DUO/Le-Voeu-de-Louis-XIII-de-la-cathedrale-de-Montauban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jourd'Heuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hirmerverlag.de/us/titel-64-64/the_chasuble_of_thomas_becket_a_biography-1308/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quelart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q9h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Godin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.15603" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Massol-Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Caillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fauni&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02067430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.1934" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560913v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485954v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudard Val&#233;rie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Media/Regions/Drac-Occitanie/Files/Doc-Ressources-documentaires/Doc-Publications/Doc-collection-DUO/Patrimoine-protege/Les-arts-de-l-Islam-de-al-Andalus-a-l-Occitanie-Regards-croises" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/Regions/Drac-Occitanie/Ressources-documentaires/Publications/Collection-DUO/Le-Voeu-de-Louis-XIII-de-la-cathedrale-de-Montauban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04485903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jourd'Heuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardelot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hirmerverlag.de/us/titel-64-64/the_chasuble_of_thomas_becket_a_biography-1308/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>