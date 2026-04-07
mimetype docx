--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Fennetaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRISMES (Université Sorbonne Nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: parure, culture et nature — vers une écologie matérielle du vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Mentges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Plumes plein la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage et vie sociale des vêtements de seconde main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 901 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.901.0596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Indian Gowns Small and Great’: Chintz banyans Ready Made in the Coromandel 1680-1780”. Costume 55.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shochikubai on the Coromandel : Textiles, techniques and trends in transit”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Asian Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Seams. Global Circulations in a Group of Japanese-inspired Cotton Nightgowns c.1700”, Textile History 52.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00404969.2021.1938793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party Animals. Animal Products in Portable Objects of Sociability in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sociable Spaces in 18th century Britain: a Visual and Material Experience, 74 (3), pp.268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des histoires plein les poches. Poches, fétiches et talismans aux XVIIIe et XIXe siècles. » Modes Pratiques, Revue d’Histoire du Vêtement et de la Mode 4 (2020): 66-85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds of a Feather: Alexander McQueen’s Victorian Bestiary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Trousers: Henriette d’Angeville, a French Pioneer?”, traduction vers l’anglais d’un article de Pascale Gorguet-Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’Empire des sens : sensualité, signification & direction de la nouvelle culture matérielle’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Empire, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les poches ou la voie/voix moyenne: pratiques et valeurs de la middling sort britannique au 18ème siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Representing Intimacy, Introduction”, “Representing Intimacy / La Représentation de l’intimité” Interfaces Text/Image/Language 28 (2008): 5-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and the Construction of Privacy in the Long Eighteenth Century.” Eighteenth-Century Fiction 20. 3 (2008): 307–34.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men in gowns, nightgowns and the construction of masculinity in eighteenth-century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immediations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poches: toute une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais de Versailles, Feb 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Franco-British Affair : The Holker Album. Textile Samples and Industrial Espionage in the 18th century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Française d'Oxford, Feb 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker’s Livre d’échantillons: Technology and transfer and the multi polar circulations of textile technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC, panel ": “Textiles, Technology Transfer, and Global Connections in the Early Industrial Revolution: John Holker's Textile Sample Book of 1752”., Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’échantillons de John Holker : entre histoire franco britannique et histoire globale des textiles à la veille de la Révolution Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Search of Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet archive des marges : le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d'histoire des techniques, Université de Neuchâtel, Dec 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making-do : Material strategies of economy in textile collections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC; Panel organised by Giorgio Riello &amp; Ann Gerristen (University of Warwick), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet, archive des gestes ? images, textes, textiles et savoirs incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gestes d'images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA / Invisu (USR 3103), Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quality, Durability and Repair, the Case of Textiles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Resource in the early modern material world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly; University of Warwick, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’histoire au fond des poches. Ecrire une autre histoire des femmes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet étudié, pour une approche matérielle, étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet collecté, objet étudié, objet muséographié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telemme / Université d'Aix-Marseille; Mucem, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoir-faire convoités : la géopolitique des textiles au XVIIIe siècle à partir de l'album d'échantillons de John Holker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFM, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Material Sources. Of margins, objects and archives” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deanthrocentric Materialism and the Politics of Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Gould; Diane Leblond (Paris I Sorbonne, HiSCA); Estelle Murail (ICP), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’histoire de l’art ? A être plus sensible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l'histoire de l'art ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Material Culture Studies to the Material Turn. Objects and History/ Her-story in the English Speaking World”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral d'Historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED131, Mar 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une micro-histoire matérielle : les poches féminines ou le normal exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sartoria (ED 441, EA 4100, IFM), Recherche en mode et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I ED 441 / IFM, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Les points dans leurs poches crevées' : femmes et résilience en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREA XVII-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3, Sorbonne Nouvelle, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les XVIIe et XVIIIe siècles: approche des sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES / société 17-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven Gowns. Japan-India and Beyond”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles in Motion and Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Oct 2020, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Possessions and Portability in the 18th and the 19th centuries”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Bags, Design, Sustainability”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria &amp; Albert Museum, London, 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the world through pockets: Early Modern Women’s Pockets, mobility, possession and privacy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Experience in Early-Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland (Nouvelle Zélande), Nov 2020, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle et tournant matériel des humanities: méthode et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire textile et matérialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche matérielle des collections d’arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2020, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensing the past ? Material Archives and interpretation”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions and Material Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Européenne de Florence, Jun 2020, Florence (European University Institute of Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les objets, archives de l’historien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRHIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Things Forgotten: Pockets, Scale and Historical Narrative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Things in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jun 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket: A Hidden History of (plebeian) Women’s Lives 1660-1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire franco-britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Pocket History of Women’s Lives: A Material Approach”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland / History of Art Department, Nov 2019, Auckland (Nouvelle Zelande), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde en poche : miniaturisation et portabilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Cité, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and Her Story in the Long 18th century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Eighteenth-Century Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Historical Research, May 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Tie-on Pockets and the materials of (Her)story”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BGC symposium, new research in material culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bard Graduate Center, Sep 2019, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La guerre des poches a bien eu lieu : poches, mode et vêtements »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode CNRS / IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Histoire du Temps Présent, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorgnettes, boîtes à priser et étuis : sociabilité de poche au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Sociabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Sociabilité / Musée Cognacq-Jay, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets in (Her)story: A Material Culture Approach to Gender”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Museum of New Zealand, Te Papa Tongarewa, Dec 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épreuve de l’objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Diderot, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Unwritten, Unfashionable and Unattended: Pockets and History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dunedin / Otago Museum, Dec 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pocketful of (her)story. Methods and Approaches”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Cloth/ Clothing Globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei University, Tokyo, May 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Undressing Fashion in the 18th century” (keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting Dressed in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Mar 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Creepy Curls: Hair, Death and Material Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique / Université Paris Diderot, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams – some further material close readings of 18th-century dressing gowns”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Kosode, Banyan and Japonse Rok"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Global History, University of Warwick, Sep 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Coromandel With Love: the Glocalisation of Indian Textiles in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulating crafts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne (Switzerland); Metropolitan Museum (NYC), Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dr Jeckyl and Mr McQueen : Refashioning Victorian Dress and Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Victoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne Ardennes, Mar 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est dans la poche : histoire des femmes au prisme des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet en question. De l'usage au symbole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Holker Traitor Soldier Spy: Franco British Textile Rivalries in the Eighteenth century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Paris-London. Franco-British Rivalries in Textile and Dress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Temps Présent / CNRS, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Consumption and Sociability in 18th and 19th century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption and Sociability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 学習院大学 UNIVERSITE GAKUSHUIN, Mar 2017, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Empire’s New Clothes: Dress, Textile and material Circulations in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, « La Valeur et les Signes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure ENS-Ulm, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Empire des sens: sensibilités, significations et circulations de la nouvelle culture matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société XVII-XVIII, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven: Hybridization in 17th and 18th century dress and textiles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Objets Nomades: circulations, appropriations et identités 1500-1800"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III, LARCA, Musée Cognacq-Jay, Musée de la Renaissance d'Ecouen, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams : material close reading of some early eighteenth-century banyan connections” (invited conference paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">共催シンポジウム « Global costume : Kosode, Dofuku, Banyan, Kebaya and Japanse Rok, 1500-1800. A Dialogue of Global Circulation between Art History, Economy and Material Culture ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei university, Jul 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPASEC conference on Intermediality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Landau Universität, Jun 2017, Sarrebrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Worked Pocketts to my Entire Satisfaction: The Skill of Making Pockets in Eighteenth and Nineteenth-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skill and Needlework 1700-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warwick, May 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“That it should bee so neer your side’: The order of things in women’s tie-on pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« On Nearness, Order and Things conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northrop Frye Center, University of Toronto, Mar 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Pine, the Plum and the Bamboo? Eighteenth-century Men’s Dressing Gowns, Global Markets and Material Hybridization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dressing Global Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta / Pasold Research Fund, Jul 2016, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Retro-Futuristic Animal Chic: Alexander McQueen’s Victorian Cabinet of Curiosities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Animal with the Victorians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'études victoriennes et edouardiennes, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multum in Pockets: the Maxi-Microcosm of Women’s Tie-on Pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miniature et Gigantesque: Quelles échelles pour penser la culture, la technologie, l'art et la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIIC - Université Paris Diderot / Musée des Arts et Métiers, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En découdre avec la matérialité: Les poches point par point »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Institut d'Histoire du Temps Présent, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Recycling Dress and Textiles in Eighteenth-century Britain” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Things that Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Jul 2016, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Die-Hard Pockets. The Survival or Revival of Tie-on Pockets ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Survival and Revival » confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSOCIATION OF DRESS HISTORIANS CONFERENCE, Oct 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux Masculins 16e-18e siècle: parure, geste et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps masculin paré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'armée / Université Paris III Sorbonne Nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The pen and/or the needle: stitching the self in pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistance Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Portable writing implements and Mobile subjects: the material culture of writing the self in 18th-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">matérialité de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude d'objet/ objet d'étude, le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Objets de la littérature baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Country House is an Island of Its own”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The India Company at Home Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'histoire franco britannique - Université Paris IV, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Slave to Fashion ? Women’s Dress in Britain and France c.1800” (invited keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Austen Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Fashion, Health and the Female Body in c.1800” (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chawton Library Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chawton House / University of Kent, Jul 2011, Chawton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Of Wigs and Men : Object and Subject making in Eighteenth-century Britain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu dans la philosophie britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / Robert Mankin, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Circulation of sentimental Jewellery and the modelling of private behaviour”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVE seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / S. Thornton, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture du sujet et les objets d’écriture en Grande-Bretagne au dix-huitième siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VIII - St Denis / Ann Thompson, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album Holker: échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket. A Hidden History of Women's Lives, 1660-1900. Yale University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe de ma garde-robe, indiennes, toiles peintes et toiles de Jouy, du XVIIIe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Gril-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gorguet Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788836643950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Intimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Géracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages, pratiques et gestes : des objets en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sixtine de Saint Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe de Poche: Les Objets de Vertu au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, pp.38-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Made in France&amp;quot; dans son contexte global: une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Lienhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Une histoire du textile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Michel Lafon, pp.144-151, 2024, 978-2-86000-391-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies of Textile Colour-Dyeing in the 18th century: Europe and the Chromatic mysteries of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crafts of Fashion. Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retisser l’histoire des interconnexions du monde: des métissages d’un kimono indien »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravelou; Fabrice Argounès; Camille Faucourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Autre Histoire du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.131-135, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire des couleurs au XVIIIe siècle. L'Europe face au mystère chromatique indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoir-faire de la mode: Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023, 978-2-494983-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes du désir. Elytres de coléoptères et mode victorienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insecte dans tous ses états (dir. A. Montandon). Clermont Ferrand: Presses Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker and the Making of the Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et l’innovation technique : de l’estampage à la presse chaude aux calandres anglaises (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sykas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu foncé, rouge vif et jaune abricot : le rôle essentiel de la couleur dans les marchés coloniaux et le commerce des étoffes à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverly Lemire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker et l’industrie cotonnière du Lancashire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation industrieuse : réparation textile, raccommodage et faire durer en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’histoire. Cultures techniques et savoir-faire dans la longue durée dir. Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire Pérez et Olivier Raveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.117-138, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chintz, batiste et vrai-faux foulard de contrebande. Les étoffes imprimées dans l’album Holker (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et la constitution du Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker dans son contexte global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘J’étais pittoresque et beau’ : de quelques paradoxes de la robe de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la mode ! L’Art de paraître au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoek, pp.266-271, 2021, ‎ 9461617100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La toilette de Monluc&amp;quot; : le brouillage de l’identité par le costume, au service de la stratégie militaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades : circulations, appropriations et identités à l’ère de la première mondialisation (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interwoven Gowns : A Tale of Global Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono ! From Kyoto to Catwalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;A Publishing, pp.138-141, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robes entretissées : un conte du commerce globalisé », trad. Georges Palet, in Anna Jackson, dir., Kimono (Paris : La Martinière, 2020), 138-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métal nomade : des mines de Potosí aux reliquaires de San Gennaro, l’argent et ses transformations à Naples au siècle d’Or », co-traduction (avec Anne-Marie Miller-Blaise) vers le français d’un article de Helen Hills (University of York)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ariane Fennetaux, Anne-Marie Miller-Blaise, et Nancy Oddo, dir., Objets nomades: circulations matérielles, représentations et formation des identités à l’ère de la première mondialisation, XVIe-XVIIIe siècles (Turnhout: Brepols, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.98-113, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'd Pocketts to my intire sattisfaction' Women and the Multiple Literacies of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloe Wigston-Smith; Serena Dyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Literacies. A Nation of Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.17-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques’, in Intermediality and the Circulation of Knowledge in the Eighteenth Century, ed. Peter Wagner. Trier: Wissenchaftlicher Verlag Trier, 2019, pp. 203-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermediality and the Circulation of Knowledge in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je me suis fait faire cette Indienne-ci’ : le tour du monde en robe de chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Aziza Gril-Mariotte, dir., L’Étoffe de ma garde-robe. Indiennes, toiles peintes, toiles de Jouy dans la mode du XVIIIe siècle à nos jours, catalogue d’exposition, Musée de la toile de Jouy, 8 octobre 2019- 23 février 2020 (Jouy-en-Josas et Milan: SilvanaEditoriale, 2019), 46-55.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pockets, Female Consumption & Sociability in 18th-century Britain’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shinobu Majima, Hiroki Shin &amp; Satomi Ohashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo Gakushuin University, pp.86-93, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Pandoras: Dolls in the Long 18th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Megan Brandow-Faller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childhood by Design: Toys and the Material Culture of Childhood, 1700-Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.47-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sentimental Economics: Recycling Textiles in Eighteenth-Century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.122-141., 2015, 978-0415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Many Lives of Recycling. Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-10, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashioning Death/ Gendering Sentiment: Mourning Jewelry in Britain in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Daly Goggin; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and and the Material Culture of Death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-50, 2014, 9781138269521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toying with novelty: Toys in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery ; Ilja Van Damme; Jon Stobart ; Bruno Blondé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Novelties and Antiques : Mixed Consumer Patterns in Western European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brephols, pp.18-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Social Event to Urban Spectacle: Art Auctions in Late Eighteenth-Century Paris”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ilja Van Damme, Natacha Coquery, Jon Stobart and Bruno Blondé, eds., Fashioning Old and New. Changing Consumer Patterns in Western Europe 1650-1900 (Brepols : Turnhout, 2009), 203-216.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Goggin ; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Things: Gendered Material Strategies 1750-1950 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 91-109., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maureen Goggin and Beth Fowkes Tobin, eds., Women and Things: Gendered Material Strategies 1750-1950 (Aldershot: Ashgate, 2009), 91-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Connoisseurship and Artistic Expertise. Paris and London 1600-1800”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Expertise: A Comparative History of Expert Procedures in Paris and London, 1600 to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.173-191., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mantua », traduction vers le français d’un article de Jenny Lister (Victoria and Albert Museum),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Lister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 58-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relations et influences réciproques des industries soyeuses françaises et hollandaises », traduction vers le français d’un chapitre de Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 158-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Angleterre et la mode en Europe au XVIIIe siècle », traduction vers le français d’un article de Kimberly Chrisman-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Chrisman Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du boudoir au salon : l’intimité et la mode en Europe au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Van het boudoir naar de salon: intimiteit en mode in het Europa van de 18de eeuw »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., En vogue ! Mode uit Frankrijk en Nederland in de 18de eeuw, catalogue d’exposition, Den Haag, Gemeentemuseum, 1er septembre-4 décembre 2005 (Zwolle: Waanders Uitfevers, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pocket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitens - The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker, l'Espion du coton (rubrique l'atelier du chercheur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Fennetaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRISMES (Université Sorbonne Nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: parure, culture et nature — vers une écologie matérielle du vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Mentges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Plumes plein la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage et vie sociale des vêtements de seconde main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 901 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.901.0596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shochikubai on the Coromandel : Textiles, techniques and trends in transit”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Asian Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Seams. Global Circulations in a Group of Japanese-inspired Cotton Nightgowns c.1700”, Textile History 52.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00404969.2021.1938793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Indian Gowns Small and Great’: Chintz banyans Ready Made in the Coromandel 1680-1780”. Costume 55.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party Animals. Animal Products in Portable Objects of Sociability in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sociable Spaces in 18th century Britain: a Visual and Material Experience, 74 (3), pp.268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des histoires plein les poches. Poches, fétiches et talismans aux XVIIIe et XIXe siècles. » Modes Pratiques, Revue d’Histoire du Vêtement et de la Mode 4 (2020): 66-85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds of a Feather: Alexander McQueen’s Victorian Bestiary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Trousers: Henriette d’Angeville, a French Pioneer?”, traduction vers l’anglais d’un article de Pascale Gorguet-Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’Empire des sens : sensualité, signification & direction de la nouvelle culture matérielle’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Empire, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les poches ou la voie/voix moyenne: pratiques et valeurs de la middling sort britannique au 18ème siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Representing Intimacy, Introduction”, “Representing Intimacy / La Représentation de l’intimité” Interfaces Text/Image/Language 28 (2008): 5-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and the Construction of Privacy in the Long Eighteenth Century.” Eighteenth-Century Fiction 20. 3 (2008): 307–34.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men in gowns, nightgowns and the construction of masculinity in eighteenth-century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immediations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Franco-British Affair : The Holker Album. Textile Samples and Industrial Espionage in the 18th century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Française d'Oxford, Feb 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poches: toute une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais de Versailles, Feb 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making-do : Material strategies of economy in textile collections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC; Panel organised by Giorgio Riello &amp; Ann Gerristen (University of Warwick), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet, archive des gestes ? images, textes, textiles et savoirs incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gestes d'images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA / Invisu (USR 3103), Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet archive des marges : le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d'histoire des techniques, Université de Neuchâtel, Dec 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’échantillons de John Holker : entre histoire franco britannique et histoire globale des textiles à la veille de la Révolution Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Search of Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quality, Durability and Repair, the Case of Textiles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Resource in the early modern material world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly; University of Warwick, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’histoire au fond des poches. Ecrire une autre histoire des femmes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet étudié, pour une approche matérielle, étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet collecté, objet étudié, objet muséographié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telemme / Université d'Aix-Marseille; Mucem, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoir-faire convoités : la géopolitique des textiles au XVIIIe siècle à partir de l'album d'échantillons de John Holker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFM, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker’s Livre d’échantillons: Technology and transfer and the multi polar circulations of textile technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC, panel ": “Textiles, Technology Transfer, and Global Connections in the Early Industrial Revolution: John Holker's Textile Sample Book of 1752”., Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’histoire de l’art ? A être plus sensible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l'histoire de l'art ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Material Culture Studies to the Material Turn. Objects and History/ Her-story in the English Speaking World”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral d'Historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED131, Mar 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Material Sources. Of margins, objects and archives” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deanthrocentric Materialism and the Politics of Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Gould; Diane Leblond (Paris I Sorbonne, HiSCA); Estelle Murail (ICP), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une micro-histoire matérielle : les poches féminines ou le normal exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sartoria (ED 441, EA 4100, IFM), Recherche en mode et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I ED 441 / IFM, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Les points dans leurs poches crevées' : femmes et résilience en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREA XVII-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3, Sorbonne Nouvelle, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les XVIIe et XVIIIe siècles: approche des sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES / société 17-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle et tournant matériel des humanities: méthode et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire textile et matérialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche matérielle des collections d’arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2020, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensing the past ? Material Archives and interpretation”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions and Material Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Européenne de Florence, Jun 2020, Florence (European University Institute of Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les objets, archives de l’historien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRHIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the world through pockets: Early Modern Women’s Pockets, mobility, possession and privacy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Experience in Early-Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland (Nouvelle Zélande), Nov 2020, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Possessions and Portability in the 18th and the 19th centuries”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Bags, Design, Sustainability”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria &amp; Albert Museum, London, 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven Gowns. Japan-India and Beyond”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles in Motion and Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Oct 2020, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Tie-on Pockets and the materials of (Her)story”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BGC symposium, new research in material culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bard Graduate Center, Sep 2019, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde en poche : miniaturisation et portabilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Cité, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and Her Story in the Long 18th century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Eighteenth-Century Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Historical Research, May 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La guerre des poches a bien eu lieu : poches, mode et vêtements »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode CNRS / IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Histoire du Temps Présent, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket: A Hidden History of (plebeian) Women’s Lives 1660-1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire franco-britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Pocket History of Women’s Lives: A Material Approach”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland / History of Art Department, Nov 2019, Auckland (Nouvelle Zelande), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorgnettes, boîtes à priser et étuis : sociabilité de poche au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Sociabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Sociabilité / Musée Cognacq-Jay, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets in (Her)story: A Material Culture Approach to Gender”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Museum of New Zealand, Te Papa Tongarewa, Dec 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épreuve de l’objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Diderot, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Unwritten, Unfashionable and Unattended: Pockets and History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dunedin / Otago Museum, Dec 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pocketful of (her)story. Methods and Approaches”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Cloth/ Clothing Globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei University, Tokyo, May 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Undressing Fashion in the 18th century” (keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting Dressed in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Mar 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Things Forgotten: Pockets, Scale and Historical Narrative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Things in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jun 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams – some further material close readings of 18th-century dressing gowns”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Kosode, Banyan and Japonse Rok"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Global History, University of Warwick, Sep 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Coromandel With Love: the Glocalisation of Indian Textiles in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulating crafts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne (Switzerland); Metropolitan Museum (NYC), Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Creepy Curls: Hair, Death and Material Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique / Université Paris Diderot, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dr Jeckyl and Mr McQueen : Refashioning Victorian Dress and Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Victoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne Ardennes, Mar 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est dans la poche : histoire des femmes au prisme des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet en question. De l'usage au symbole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Consumption and Sociability in 18th and 19th century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption and Sociability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 学習院大学 UNIVERSITE GAKUSHUIN, Mar 2017, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Holker Traitor Soldier Spy: Franco British Textile Rivalries in the Eighteenth century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Paris-London. Franco-British Rivalries in Textile and Dress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Temps Présent / CNRS, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Empire’s New Clothes: Dress, Textile and material Circulations in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, « La Valeur et les Signes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure ENS-Ulm, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Empire des sens: sensibilités, significations et circulations de la nouvelle culture matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société XVII-XVIII, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven: Hybridization in 17th and 18th century dress and textiles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Objets Nomades: circulations, appropriations et identités 1500-1800"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III, LARCA, Musée Cognacq-Jay, Musée de la Renaissance d'Ecouen, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Worked Pocketts to my Entire Satisfaction: The Skill of Making Pockets in Eighteenth and Nineteenth-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skill and Needlework 1700-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warwick, May 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPASEC conference on Intermediality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Landau Universität, Jun 2017, Sarrebrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams : material close reading of some early eighteenth-century banyan connections” (invited conference paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">共催シンポジウム « Global costume : Kosode, Dofuku, Banyan, Kebaya and Japanse Rok, 1500-1800. A Dialogue of Global Circulation between Art History, Economy and Material Culture ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei university, Jul 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multum in Pockets: the Maxi-Microcosm of Women’s Tie-on Pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miniature et Gigantesque: Quelles échelles pour penser la culture, la technologie, l'art et la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIIC - Université Paris Diderot / Musée des Arts et Métiers, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En découdre avec la matérialité: Les poches point par point »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Institut d'Histoire du Temps Présent, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Retro-Futuristic Animal Chic: Alexander McQueen’s Victorian Cabinet of Curiosities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Animal with the Victorians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'études victoriennes et edouardiennes, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Pine, the Plum and the Bamboo? Eighteenth-century Men’s Dressing Gowns, Global Markets and Material Hybridization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dressing Global Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta / Pasold Research Fund, Jul 2016, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Recycling Dress and Textiles in Eighteenth-century Britain” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Things that Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Jul 2016, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“That it should bee so neer your side’: The order of things in women’s tie-on pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« On Nearness, Order and Things conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northrop Frye Center, University of Toronto, Mar 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Die-Hard Pockets. The Survival or Revival of Tie-on Pockets ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Survival and Revival » confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSOCIATION OF DRESS HISTORIANS CONFERENCE, Oct 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux Masculins 16e-18e siècle: parure, geste et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps masculin paré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'armée / Université Paris III Sorbonne Nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The pen and/or the needle: stitching the self in pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistance Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Portable writing implements and Mobile subjects: the material culture of writing the self in 18th-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">matérialité de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude d'objet/ objet d'étude, le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Objets de la littérature baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Country House is an Island of Its own”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The India Company at Home Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'histoire franco britannique - Université Paris IV, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Slave to Fashion ? Women’s Dress in Britain and France c.1800” (invited keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Austen Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Fashion, Health and the Female Body in c.1800” (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chawton Library Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chawton House / University of Kent, Jul 2011, Chawton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Of Wigs and Men : Object and Subject making in Eighteenth-century Britain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu dans la philosophie britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / Robert Mankin, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Circulation of sentimental Jewellery and the modelling of private behaviour”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVE seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / S. Thornton, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture du sujet et les objets d’écriture en Grande-Bretagne au dix-huitième siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VIII - St Denis / Ann Thompson, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album Holker: échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe de ma garde-robe, indiennes, toiles peintes et toiles de Jouy, du XVIIIe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Gril-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gorguet Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788836643950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket. A Hidden History of Women's Lives, 1660-1900. Yale University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Intimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Géracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages, pratiques et gestes : des objets en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sixtine de Saint Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe de Poche: Les Objets de Vertu au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, pp.38-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Made in France&amp;quot; dans son contexte global: une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Lienhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Une histoire du textile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Michel Lafon, pp.144-151, 2024, 978-2-86000-391-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retisser l’histoire des interconnexions du monde: des métissages d’un kimono indien »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravelou; Fabrice Argounès; Camille Faucourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Autre Histoire du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.131-135, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire des couleurs au XVIIIe siècle. L'Europe face au mystère chromatique indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoir-faire de la mode: Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023, 978-2-494983-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies of Textile Colour-Dyeing in the 18th century: Europe and the Chromatic mysteries of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crafts of Fashion. Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu foncé, rouge vif et jaune abricot : le rôle essentiel de la couleur dans les marchés coloniaux et le commerce des étoffes à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverly Lemire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et l’innovation technique : de l’estampage à la presse chaude aux calandres anglaises (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sykas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker and the Making of the Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation industrieuse : réparation textile, raccommodage et faire durer en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’histoire. Cultures techniques et savoir-faire dans la longue durée dir. Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire Pérez et Olivier Raveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.117-138, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker et l’industrie cotonnière du Lancashire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chintz, batiste et vrai-faux foulard de contrebande. Les étoffes imprimées dans l’album Holker (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et la constitution du Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker dans son contexte global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes du désir. Elytres de coléoptères et mode victorienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insecte dans tous ses états (dir. A. Montandon). Clermont Ferrand: Presses Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘J’étais pittoresque et beau’ : de quelques paradoxes de la robe de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la mode ! L’Art de paraître au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoek, pp.266-271, 2021, ‎ 9461617100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interwoven Gowns : A Tale of Global Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono ! From Kyoto to Catwalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;A Publishing, pp.138-141, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robes entretissées : un conte du commerce globalisé », trad. Georges Palet, in Anna Jackson, dir., Kimono (Paris : La Martinière, 2020), 138-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La toilette de Monluc&amp;quot; : le brouillage de l’identité par le costume, au service de la stratégie militaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades : circulations, appropriations et identités à l’ère de la première mondialisation (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métal nomade : des mines de Potosí aux reliquaires de San Gennaro, l’argent et ses transformations à Naples au siècle d’Or », co-traduction (avec Anne-Marie Miller-Blaise) vers le français d’un article de Helen Hills (University of York)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ariane Fennetaux, Anne-Marie Miller-Blaise, et Nancy Oddo, dir., Objets nomades: circulations matérielles, représentations et formation des identités à l’ère de la première mondialisation, XVIe-XVIIIe siècles (Turnhout: Brepols, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.98-113, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'd Pocketts to my intire sattisfaction' Women and the Multiple Literacies of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloe Wigston-Smith; Serena Dyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Literacies. A Nation of Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.17-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques’, in Intermediality and the Circulation of Knowledge in the Eighteenth Century, ed. Peter Wagner. Trier: Wissenchaftlicher Verlag Trier, 2019, pp. 203-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermediality and the Circulation of Knowledge in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je me suis fait faire cette Indienne-ci’ : le tour du monde en robe de chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Aziza Gril-Mariotte, dir., L’Étoffe de ma garde-robe. Indiennes, toiles peintes, toiles de Jouy dans la mode du XVIIIe siècle à nos jours, catalogue d’exposition, Musée de la toile de Jouy, 8 octobre 2019- 23 février 2020 (Jouy-en-Josas et Milan: SilvanaEditoriale, 2019), 46-55.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pockets, Female Consumption & Sociability in 18th-century Britain’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shinobu Majima, Hiroki Shin &amp; Satomi Ohashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo Gakushuin University, pp.86-93, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Pandoras: Dolls in the Long 18th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Megan Brandow-Faller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childhood by Design: Toys and the Material Culture of Childhood, 1700-Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.47-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Many Lives of Recycling. Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-10, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sentimental Economics: Recycling Textiles in Eighteenth-Century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.122-141., 2015, 978-0415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashioning Death/ Gendering Sentiment: Mourning Jewelry in Britain in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Daly Goggin; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and and the Material Culture of Death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-50, 2014, 9781138269521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Social Event to Urban Spectacle: Art Auctions in Late Eighteenth-Century Paris”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ilja Van Damme, Natacha Coquery, Jon Stobart and Bruno Blondé, eds., Fashioning Old and New. Changing Consumer Patterns in Western Europe 1650-1900 (Brepols : Turnhout, 2009), 203-216.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toying with novelty: Toys in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery ; Ilja Van Damme; Jon Stobart ; Bruno Blondé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Novelties and Antiques : Mixed Consumer Patterns in Western European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brephols, pp.18-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Goggin ; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Things: Gendered Material Strategies 1750-1950 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 91-109., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maureen Goggin and Beth Fowkes Tobin, eds., Women and Things: Gendered Material Strategies 1750-1950 (Aldershot: Ashgate, 2009), 91-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Connoisseurship and Artistic Expertise. Paris and London 1600-1800”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Expertise: A Comparative History of Expert Procedures in Paris and London, 1600 to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.173-191., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relations et influences réciproques des industries soyeuses françaises et hollandaises », traduction vers le français d’un chapitre de Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 158-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mantua », traduction vers le français d’un article de Jenny Lister (Victoria and Albert Museum),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Lister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 58-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Angleterre et la mode en Europe au XVIIIe siècle », traduction vers le français d’un article de Kimberly Chrisman-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Chrisman Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du boudoir au salon : l’intimité et la mode en Europe au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Van het boudoir naar de salon: intimiteit en mode in het Europa van de 18de eeuw »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., En vogue ! Mode uit Frankrijk en Nederland in de 18de eeuw, catalogue d’exposition, Den Haag, Gemeentemuseum, 1er septembre-4 décembre 2005 (Zwolle: Waanders Uitfevers, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pocket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitens - The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker, l'Espion du coton (rubrique l'atelier du chercheur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Mentges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.901.0596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00404969.2021.1938793" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Styles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3493" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058240v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Gril-Mariotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chassagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gorguet Ballesteros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836643950" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice G&#233;racht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sykas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Lemire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915792v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878423v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-and-the-Material-Culture-of-Death/Goggin-Tobin/p/book/9781409444169" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Lister" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160120v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje Colenbrander" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chrisman Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Mentges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.901.0596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00404969.2021.1938793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Styles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3493" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Gril-Mariotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chassagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gorguet Ballesteros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836643950" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice G&#233;racht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Lemire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sykas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160064v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915794v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-and-the-Material-Culture-of-Death/Goggin-Tobin/p/book/9781409444169" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje Colenbrander" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Lister" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chrisman Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>