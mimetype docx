--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Fennetaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRISMES (Université Sorbonne Nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: parure, culture et nature — vers une écologie matérielle du vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Mentges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Plumes plein la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage et vie sociale des vêtements de seconde main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 901 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.901.0596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shochikubai on the Coromandel : Textiles, techniques and trends in transit”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Asian Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Seams. Global Circulations in a Group of Japanese-inspired Cotton Nightgowns c.1700”, Textile History 52.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00404969.2021.1938793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Indian Gowns Small and Great’: Chintz banyans Ready Made in the Coromandel 1680-1780”. Costume 55.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party Animals. Animal Products in Portable Objects of Sociability in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sociable Spaces in 18th century Britain: a Visual and Material Experience, 74 (3), pp.268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des histoires plein les poches. Poches, fétiches et talismans aux XVIIIe et XIXe siècles. » Modes Pratiques, Revue d’Histoire du Vêtement et de la Mode 4 (2020): 66-85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds of a Feather: Alexander McQueen’s Victorian Bestiary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Trousers: Henriette d’Angeville, a French Pioneer?”, traduction vers l’anglais d’un article de Pascale Gorguet-Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’Empire des sens : sensualité, signification & direction de la nouvelle culture matérielle’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Empire, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les poches ou la voie/voix moyenne: pratiques et valeurs de la middling sort britannique au 18ème siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Representing Intimacy, Introduction”, “Representing Intimacy / La Représentation de l’intimité” Interfaces Text/Image/Language 28 (2008): 5-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and the Construction of Privacy in the Long Eighteenth Century.” Eighteenth-Century Fiction 20. 3 (2008): 307–34.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men in gowns, nightgowns and the construction of masculinity in eighteenth-century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immediations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Franco-British Affair : The Holker Album. Textile Samples and Industrial Espionage in the 18th century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Française d'Oxford, Feb 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poches: toute une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais de Versailles, Feb 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making-do : Material strategies of economy in textile collections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC; Panel organised by Giorgio Riello &amp; Ann Gerristen (University of Warwick), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet, archive des gestes ? images, textes, textiles et savoirs incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gestes d'images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA / Invisu (USR 3103), Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet archive des marges : le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d'histoire des techniques, Université de Neuchâtel, Dec 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’échantillons de John Holker : entre histoire franco britannique et histoire globale des textiles à la veille de la Révolution Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Search of Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quality, Durability and Repair, the Case of Textiles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Resource in the early modern material world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly; University of Warwick, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’histoire au fond des poches. Ecrire une autre histoire des femmes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet étudié, pour une approche matérielle, étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet collecté, objet étudié, objet muséographié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telemme / Université d'Aix-Marseille; Mucem, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoir-faire convoités : la géopolitique des textiles au XVIIIe siècle à partir de l'album d'échantillons de John Holker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFM, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker’s Livre d’échantillons: Technology and transfer and the multi polar circulations of textile technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC, panel ": “Textiles, Technology Transfer, and Global Connections in the Early Industrial Revolution: John Holker's Textile Sample Book of 1752”., Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’histoire de l’art ? A être plus sensible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l'histoire de l'art ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Material Culture Studies to the Material Turn. Objects and History/ Her-story in the English Speaking World”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral d'Historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED131, Mar 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Material Sources. Of margins, objects and archives” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deanthrocentric Materialism and the Politics of Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Gould; Diane Leblond (Paris I Sorbonne, HiSCA); Estelle Murail (ICP), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une micro-histoire matérielle : les poches féminines ou le normal exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sartoria (ED 441, EA 4100, IFM), Recherche en mode et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I ED 441 / IFM, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Les points dans leurs poches crevées' : femmes et résilience en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREA XVII-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3, Sorbonne Nouvelle, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les XVIIe et XVIIIe siècles: approche des sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES / société 17-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle et tournant matériel des humanities: méthode et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire textile et matérialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche matérielle des collections d’arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2020, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensing the past ? Material Archives and interpretation”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions and Material Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Européenne de Florence, Jun 2020, Florence (European University Institute of Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les objets, archives de l’historien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRHIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the world through pockets: Early Modern Women’s Pockets, mobility, possession and privacy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Experience in Early-Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland (Nouvelle Zélande), Nov 2020, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Possessions and Portability in the 18th and the 19th centuries”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Bags, Design, Sustainability”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria &amp; Albert Museum, London, 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven Gowns. Japan-India and Beyond”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles in Motion and Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Oct 2020, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Tie-on Pockets and the materials of (Her)story”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BGC symposium, new research in material culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bard Graduate Center, Sep 2019, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde en poche : miniaturisation et portabilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Cité, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and Her Story in the Long 18th century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Eighteenth-Century Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Historical Research, May 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La guerre des poches a bien eu lieu : poches, mode et vêtements »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode CNRS / IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Histoire du Temps Présent, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket: A Hidden History of (plebeian) Women’s Lives 1660-1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire franco-britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Pocket History of Women’s Lives: A Material Approach”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland / History of Art Department, Nov 2019, Auckland (Nouvelle Zelande), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorgnettes, boîtes à priser et étuis : sociabilité de poche au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Sociabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Sociabilité / Musée Cognacq-Jay, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets in (Her)story: A Material Culture Approach to Gender”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Museum of New Zealand, Te Papa Tongarewa, Dec 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épreuve de l’objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Diderot, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Unwritten, Unfashionable and Unattended: Pockets and History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dunedin / Otago Museum, Dec 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pocketful of (her)story. Methods and Approaches”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Cloth/ Clothing Globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei University, Tokyo, May 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Undressing Fashion in the 18th century” (keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting Dressed in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Mar 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Things Forgotten: Pockets, Scale and Historical Narrative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Things in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jun 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams – some further material close readings of 18th-century dressing gowns”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Kosode, Banyan and Japonse Rok"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Global History, University of Warwick, Sep 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Coromandel With Love: the Glocalisation of Indian Textiles in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulating crafts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne (Switzerland); Metropolitan Museum (NYC), Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Creepy Curls: Hair, Death and Material Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique / Université Paris Diderot, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dr Jeckyl and Mr McQueen : Refashioning Victorian Dress and Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Victoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne Ardennes, Mar 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est dans la poche : histoire des femmes au prisme des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet en question. De l'usage au symbole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Consumption and Sociability in 18th and 19th century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption and Sociability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 学習院大学 UNIVERSITE GAKUSHUIN, Mar 2017, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Holker Traitor Soldier Spy: Franco British Textile Rivalries in the Eighteenth century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Paris-London. Franco-British Rivalries in Textile and Dress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Temps Présent / CNRS, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Empire’s New Clothes: Dress, Textile and material Circulations in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, « La Valeur et les Signes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure ENS-Ulm, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Empire des sens: sensibilités, significations et circulations de la nouvelle culture matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société XVII-XVIII, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven: Hybridization in 17th and 18th century dress and textiles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Objets Nomades: circulations, appropriations et identités 1500-1800"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III, LARCA, Musée Cognacq-Jay, Musée de la Renaissance d'Ecouen, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Worked Pocketts to my Entire Satisfaction: The Skill of Making Pockets in Eighteenth and Nineteenth-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skill and Needlework 1700-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warwick, May 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPASEC conference on Intermediality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Landau Universität, Jun 2017, Sarrebrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams : material close reading of some early eighteenth-century banyan connections” (invited conference paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">共催シンポジウム « Global costume : Kosode, Dofuku, Banyan, Kebaya and Japanse Rok, 1500-1800. A Dialogue of Global Circulation between Art History, Economy and Material Culture ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei university, Jul 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multum in Pockets: the Maxi-Microcosm of Women’s Tie-on Pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miniature et Gigantesque: Quelles échelles pour penser la culture, la technologie, l'art et la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIIC - Université Paris Diderot / Musée des Arts et Métiers, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En découdre avec la matérialité: Les poches point par point »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Institut d'Histoire du Temps Présent, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Retro-Futuristic Animal Chic: Alexander McQueen’s Victorian Cabinet of Curiosities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Animal with the Victorians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'études victoriennes et edouardiennes, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Pine, the Plum and the Bamboo? Eighteenth-century Men’s Dressing Gowns, Global Markets and Material Hybridization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dressing Global Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta / Pasold Research Fund, Jul 2016, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Recycling Dress and Textiles in Eighteenth-century Britain” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Things that Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Jul 2016, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“That it should bee so neer your side’: The order of things in women’s tie-on pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« On Nearness, Order and Things conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northrop Frye Center, University of Toronto, Mar 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Die-Hard Pockets. The Survival or Revival of Tie-on Pockets ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Survival and Revival » confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSOCIATION OF DRESS HISTORIANS CONFERENCE, Oct 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux Masculins 16e-18e siècle: parure, geste et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps masculin paré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'armée / Université Paris III Sorbonne Nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The pen and/or the needle: stitching the self in pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistance Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Portable writing implements and Mobile subjects: the material culture of writing the self in 18th-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">matérialité de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude d'objet/ objet d'étude, le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Objets de la littérature baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Country House is an Island of Its own”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The India Company at Home Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'histoire franco britannique - Université Paris IV, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Slave to Fashion ? Women’s Dress in Britain and France c.1800” (invited keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Austen Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Fashion, Health and the Female Body in c.1800” (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chawton Library Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chawton House / University of Kent, Jul 2011, Chawton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Of Wigs and Men : Object and Subject making in Eighteenth-century Britain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu dans la philosophie britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / Robert Mankin, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Circulation of sentimental Jewellery and the modelling of private behaviour”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVE seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / S. Thornton, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture du sujet et les objets d’écriture en Grande-Bretagne au dix-huitième siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VIII - St Denis / Ann Thompson, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album Holker: échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe de ma garde-robe, indiennes, toiles peintes et toiles de Jouy, du XVIIIe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Gril-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gorguet Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788836643950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket. A Hidden History of Women's Lives, 1660-1900. Yale University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Intimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Géracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages, pratiques et gestes : des objets en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sixtine de Saint Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe de Poche: Les Objets de Vertu au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, pp.38-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Made in France&amp;quot; dans son contexte global: une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Lienhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Une histoire du textile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Michel Lafon, pp.144-151, 2024, 978-2-86000-391-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retisser l’histoire des interconnexions du monde: des métissages d’un kimono indien »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravelou; Fabrice Argounès; Camille Faucourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Autre Histoire du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.131-135, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire des couleurs au XVIIIe siècle. L'Europe face au mystère chromatique indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoir-faire de la mode: Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023, 978-2-494983-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies of Textile Colour-Dyeing in the 18th century: Europe and the Chromatic mysteries of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crafts of Fashion. Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu foncé, rouge vif et jaune abricot : le rôle essentiel de la couleur dans les marchés coloniaux et le commerce des étoffes à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverly Lemire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et l’innovation technique : de l’estampage à la presse chaude aux calandres anglaises (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sykas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker and the Making of the Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation industrieuse : réparation textile, raccommodage et faire durer en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’histoire. Cultures techniques et savoir-faire dans la longue durée dir. Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire Pérez et Olivier Raveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.117-138, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker et l’industrie cotonnière du Lancashire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chintz, batiste et vrai-faux foulard de contrebande. Les étoffes imprimées dans l’album Holker (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et la constitution du Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker dans son contexte global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes du désir. Elytres de coléoptères et mode victorienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insecte dans tous ses états (dir. A. Montandon). Clermont Ferrand: Presses Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘J’étais pittoresque et beau’ : de quelques paradoxes de la robe de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la mode ! L’Art de paraître au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoek, pp.266-271, 2021, ‎ 9461617100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interwoven Gowns : A Tale of Global Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono ! From Kyoto to Catwalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;A Publishing, pp.138-141, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robes entretissées : un conte du commerce globalisé », trad. Georges Palet, in Anna Jackson, dir., Kimono (Paris : La Martinière, 2020), 138-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La toilette de Monluc&amp;quot; : le brouillage de l’identité par le costume, au service de la stratégie militaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades : circulations, appropriations et identités à l’ère de la première mondialisation (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métal nomade : des mines de Potosí aux reliquaires de San Gennaro, l’argent et ses transformations à Naples au siècle d’Or », co-traduction (avec Anne-Marie Miller-Blaise) vers le français d’un article de Helen Hills (University of York)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ariane Fennetaux, Anne-Marie Miller-Blaise, et Nancy Oddo, dir., Objets nomades: circulations matérielles, représentations et formation des identités à l’ère de la première mondialisation, XVIe-XVIIIe siècles (Turnhout: Brepols, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.98-113, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'd Pocketts to my intire sattisfaction' Women and the Multiple Literacies of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloe Wigston-Smith; Serena Dyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Literacies. A Nation of Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.17-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques’, in Intermediality and the Circulation of Knowledge in the Eighteenth Century, ed. Peter Wagner. Trier: Wissenchaftlicher Verlag Trier, 2019, pp. 203-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermediality and the Circulation of Knowledge in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je me suis fait faire cette Indienne-ci’ : le tour du monde en robe de chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Aziza Gril-Mariotte, dir., L’Étoffe de ma garde-robe. Indiennes, toiles peintes, toiles de Jouy dans la mode du XVIIIe siècle à nos jours, catalogue d’exposition, Musée de la toile de Jouy, 8 octobre 2019- 23 février 2020 (Jouy-en-Josas et Milan: SilvanaEditoriale, 2019), 46-55.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pockets, Female Consumption & Sociability in 18th-century Britain’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shinobu Majima, Hiroki Shin &amp; Satomi Ohashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo Gakushuin University, pp.86-93, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Pandoras: Dolls in the Long 18th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Megan Brandow-Faller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childhood by Design: Toys and the Material Culture of Childhood, 1700-Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.47-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Many Lives of Recycling. Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-10, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sentimental Economics: Recycling Textiles in Eighteenth-Century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.122-141., 2015, 978-0415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashioning Death/ Gendering Sentiment: Mourning Jewelry in Britain in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Daly Goggin; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and and the Material Culture of Death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-50, 2014, 9781138269521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Social Event to Urban Spectacle: Art Auctions in Late Eighteenth-Century Paris”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ilja Van Damme, Natacha Coquery, Jon Stobart and Bruno Blondé, eds., Fashioning Old and New. Changing Consumer Patterns in Western Europe 1650-1900 (Brepols : Turnhout, 2009), 203-216.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toying with novelty: Toys in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery ; Ilja Van Damme; Jon Stobart ; Bruno Blondé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Novelties and Antiques : Mixed Consumer Patterns in Western European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brephols, pp.18-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Goggin ; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Things: Gendered Material Strategies 1750-1950 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 91-109., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maureen Goggin and Beth Fowkes Tobin, eds., Women and Things: Gendered Material Strategies 1750-1950 (Aldershot: Ashgate, 2009), 91-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Connoisseurship and Artistic Expertise. Paris and London 1600-1800”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Expertise: A Comparative History of Expert Procedures in Paris and London, 1600 to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.173-191., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relations et influences réciproques des industries soyeuses françaises et hollandaises », traduction vers le français d’un chapitre de Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 158-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mantua », traduction vers le français d’un article de Jenny Lister (Victoria and Albert Museum),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Lister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 58-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Angleterre et la mode en Europe au XVIIIe siècle », traduction vers le français d’un article de Kimberly Chrisman-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Chrisman Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du boudoir au salon : l’intimité et la mode en Europe au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Van het boudoir naar de salon: intimiteit en mode in het Europa van de 18de eeuw »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., En vogue ! Mode uit Frankrijk en Nederland in de 18de eeuw, catalogue d’exposition, Den Haag, Gemeentemuseum, 1er septembre-4 décembre 2005 (Zwolle: Waanders Uitfevers, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pocket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitens - The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker, l'Espion du coton (rubrique l'atelier du chercheur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Fennetaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRISMES (Université Sorbonne Nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: parure, culture et nature — vers une écologie matérielle du vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Mentges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Plumes plein la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage et vie sociale des vêtements de seconde main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 901 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.901.0596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shochikubai on the Coromandel : Textiles, techniques and trends in transit”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Asian Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Seams. Global Circulations in a Group of Japanese-inspired Cotton Nightgowns c.1700”, Textile History 52.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00404969.2021.1938793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Indian Gowns Small and Great’: Chintz banyans Ready Made in the Coromandel 1680-1780”. Costume 55.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party Animals. Animal Products in Portable Objects of Sociability in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sociable Spaces in 18th century Britain: a Visual and Material Experience, 74 (3), pp.268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des histoires plein les poches. Poches, fétiches et talismans aux XVIIIe et XIXe siècles. » Modes Pratiques, Revue d’Histoire du Vêtement et de la Mode 4 (2020): 66-85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds of a Feather: Alexander McQueen’s Victorian Bestiary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Trousers: Henriette d’Angeville, a French Pioneer?”, traduction vers l’anglais d’un article de Pascale Gorguet-Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’Empire des sens : sensualité, signification & direction de la nouvelle culture matérielle’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Empire, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les poches ou la voie/voix moyenne: pratiques et valeurs de la middling sort britannique au 18ème siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Representing Intimacy, Introduction”, “Representing Intimacy / La Représentation de l’intimité” Interfaces Text/Image/Language 28 (2008): 5-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and the Construction of Privacy in the Long Eighteenth Century.” Eighteenth-Century Fiction 20. 3 (2008): 307–34.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men in gowns, nightgowns and the construction of masculinity in eighteenth-century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immediations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Franco-British Affair : The Holker Album. Textile Samples and Industrial Espionage in the 18th century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Française d'Oxford, Feb 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poches: toute une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais de Versailles, Feb 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’échantillons de John Holker : entre histoire franco britannique et histoire globale des textiles à la veille de la Révolution Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Search of Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making-do : Material strategies of economy in textile collections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC; Panel organised by Giorgio Riello &amp; Ann Gerristen (University of Warwick), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet, archive des gestes ? images, textes, textiles et savoirs incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gestes d'images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA / Invisu (USR 3103), Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet archive des marges : le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d'histoire des techniques, Université de Neuchâtel, Dec 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quality, Durability and Repair, the Case of Textiles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Resource in the early modern material world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly; University of Warwick, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’histoire au fond des poches. Ecrire une autre histoire des femmes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet étudié, pour une approche matérielle, étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet collecté, objet étudié, objet muséographié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telemme / Université d'Aix-Marseille; Mucem, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoir-faire convoités : la géopolitique des textiles au XVIIIe siècle à partir de l'album d'échantillons de John Holker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFM, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker’s Livre d’échantillons: Technology and transfer and the multi polar circulations of textile technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC, panel ": “Textiles, Technology Transfer, and Global Connections in the Early Industrial Revolution: John Holker's Textile Sample Book of 1752”., Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’histoire de l’art ? A être plus sensible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l'histoire de l'art ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Material Culture Studies to the Material Turn. Objects and History/ Her-story in the English Speaking World”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral d'Historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED131, Mar 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Material Sources. Of margins, objects and archives” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deanthrocentric Materialism and the Politics of Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Gould; Diane Leblond (Paris I Sorbonne, HiSCA); Estelle Murail (ICP), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une micro-histoire matérielle : les poches féminines ou le normal exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sartoria (ED 441, EA 4100, IFM), Recherche en mode et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I ED 441 / IFM, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Les points dans leurs poches crevées' : femmes et résilience en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREA XVII-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3, Sorbonne Nouvelle, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les XVIIe et XVIIIe siècles: approche des sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES / société 17-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the world through pockets: Early Modern Women’s Pockets, mobility, possession and privacy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Experience in Early-Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland (Nouvelle Zélande), Nov 2020, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Possessions and Portability in the 18th and the 19th centuries”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Bags, Design, Sustainability”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria &amp; Albert Museum, London, 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle et tournant matériel des humanities: méthode et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire textile et matérialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche matérielle des collections d’arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2020, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensing the past ? Material Archives and interpretation”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions and Material Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Européenne de Florence, Jun 2020, Florence (European University Institute of Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les objets, archives de l’historien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRHIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven Gowns. Japan-India and Beyond”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles in Motion and Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Oct 2020, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket: A Hidden History of (plebeian) Women’s Lives 1660-1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire franco-britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Pocket History of Women’s Lives: A Material Approach”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland / History of Art Department, Nov 2019, Auckland (Nouvelle Zelande), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Tie-on Pockets and the materials of (Her)story”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BGC symposium, new research in material culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bard Graduate Center, Sep 2019, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde en poche : miniaturisation et portabilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Cité, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and Her Story in the Long 18th century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Eighteenth-Century Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Historical Research, May 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La guerre des poches a bien eu lieu : poches, mode et vêtements »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode CNRS / IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Histoire du Temps Présent, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorgnettes, boîtes à priser et étuis : sociabilité de poche au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Sociabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Sociabilité / Musée Cognacq-Jay, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets in (Her)story: A Material Culture Approach to Gender”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Museum of New Zealand, Te Papa Tongarewa, Dec 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épreuve de l’objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Diderot, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Undressing Fashion in the 18th century” (keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting Dressed in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Mar 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Unwritten, Unfashionable and Unattended: Pockets and History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dunedin / Otago Museum, Dec 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pocketful of (her)story. Methods and Approaches”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Cloth/ Clothing Globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei University, Tokyo, May 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Things Forgotten: Pockets, Scale and Historical Narrative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Things in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jun 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams – some further material close readings of 18th-century dressing gowns”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Kosode, Banyan and Japonse Rok"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Global History, University of Warwick, Sep 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Coromandel With Love: the Glocalisation of Indian Textiles in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulating crafts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne (Switzerland); Metropolitan Museum (NYC), Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Creepy Curls: Hair, Death and Material Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique / Université Paris Diderot, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est dans la poche : histoire des femmes au prisme des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet en question. De l'usage au symbole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dr Jeckyl and Mr McQueen : Refashioning Victorian Dress and Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Victoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne Ardennes, Mar 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Consumption and Sociability in 18th and 19th century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption and Sociability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 学習院大学 UNIVERSITE GAKUSHUIN, Mar 2017, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Holker Traitor Soldier Spy: Franco British Textile Rivalries in the Eighteenth century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Paris-London. Franco-British Rivalries in Textile and Dress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Temps Présent / CNRS, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven: Hybridization in 17th and 18th century dress and textiles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Objets Nomades: circulations, appropriations et identités 1500-1800"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III, LARCA, Musée Cognacq-Jay, Musée de la Renaissance d'Ecouen, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Empire des sens: sensibilités, significations et circulations de la nouvelle culture matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société XVII-XVIII, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Empire’s New Clothes: Dress, Textile and material Circulations in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, « La Valeur et les Signes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure ENS-Ulm, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams : material close reading of some early eighteenth-century banyan connections” (invited conference paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">共催シンポジウム « Global costume : Kosode, Dofuku, Banyan, Kebaya and Japanse Rok, 1500-1800. A Dialogue of Global Circulation between Art History, Economy and Material Culture ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei university, Jul 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPASEC conference on Intermediality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Landau Universität, Jun 2017, Sarrebrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Worked Pocketts to my Entire Satisfaction: The Skill of Making Pockets in Eighteenth and Nineteenth-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skill and Needlework 1700-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warwick, May 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Retro-Futuristic Animal Chic: Alexander McQueen’s Victorian Cabinet of Curiosities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Animal with the Victorians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'études victoriennes et edouardiennes, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Pine, the Plum and the Bamboo? Eighteenth-century Men’s Dressing Gowns, Global Markets and Material Hybridization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dressing Global Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta / Pasold Research Fund, Jul 2016, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multum in Pockets: the Maxi-Microcosm of Women’s Tie-on Pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miniature et Gigantesque: Quelles échelles pour penser la culture, la technologie, l'art et la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIIC - Université Paris Diderot / Musée des Arts et Métiers, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En découdre avec la matérialité: Les poches point par point »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Institut d'Histoire du Temps Présent, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Recycling Dress and Textiles in Eighteenth-century Britain” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Things that Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Jul 2016, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“That it should bee so neer your side’: The order of things in women’s tie-on pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« On Nearness, Order and Things conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northrop Frye Center, University of Toronto, Mar 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Die-Hard Pockets. The Survival or Revival of Tie-on Pockets ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Survival and Revival » confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSOCIATION OF DRESS HISTORIANS CONFERENCE, Oct 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux Masculins 16e-18e siècle: parure, geste et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps masculin paré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'armée / Université Paris III Sorbonne Nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The pen and/or the needle: stitching the self in pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistance Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Portable writing implements and Mobile subjects: the material culture of writing the self in 18th-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">matérialité de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude d'objet/ objet d'étude, le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Objets de la littérature baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Country House is an Island of Its own”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The India Company at Home Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'histoire franco britannique - Université Paris IV, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Slave to Fashion ? Women’s Dress in Britain and France c.1800” (invited keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Austen Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Fashion, Health and the Female Body in c.1800” (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chawton Library Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chawton House / University of Kent, Jul 2011, Chawton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Of Wigs and Men : Object and Subject making in Eighteenth-century Britain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu dans la philosophie britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / Robert Mankin, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Circulation of sentimental Jewellery and the modelling of private behaviour”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVE seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / S. Thornton, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture du sujet et les objets d’écriture en Grande-Bretagne au dix-huitième siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VIII - St Denis / Ann Thompson, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album Holker: échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe de ma garde-robe, indiennes, toiles peintes et toiles de Jouy, du XVIIIe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Gril-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gorguet Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788836643950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket. A Hidden History of Women's Lives, 1660-1900. Yale University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Intimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Géracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages, pratiques et gestes : des objets en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sixtine de Saint Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe de Poche: Les Objets de Vertu au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, pp.38-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Made in France&amp;quot; dans son contexte global: une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Lienhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Une histoire du textile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Michel Lafon, pp.144-151, 2024, 978-2-86000-391-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retisser l’histoire des interconnexions du monde: des métissages d’un kimono indien »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravelou; Fabrice Argounès; Camille Faucourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Autre Histoire du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.131-135, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire des couleurs au XVIIIe siècle. L'Europe face au mystère chromatique indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoir-faire de la mode: Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023, 978-2-494983-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies of Textile Colour-Dyeing in the 18th century: Europe and the Chromatic mysteries of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crafts of Fashion. Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker and the Making of the Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu foncé, rouge vif et jaune abricot : le rôle essentiel de la couleur dans les marchés coloniaux et le commerce des étoffes à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverly Lemire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et l’innovation technique : de l’estampage à la presse chaude aux calandres anglaises (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sykas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation industrieuse : réparation textile, raccommodage et faire durer en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’histoire. Cultures techniques et savoir-faire dans la longue durée dir. Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire Pérez et Olivier Raveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.117-138, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker et l’industrie cotonnière du Lancashire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker dans son contexte global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et la constitution du Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chintz, batiste et vrai-faux foulard de contrebande. Les étoffes imprimées dans l’album Holker (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes du désir. Elytres de coléoptères et mode victorienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insecte dans tous ses états (dir. A. Montandon). Clermont Ferrand: Presses Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘J’étais pittoresque et beau’ : de quelques paradoxes de la robe de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la mode ! L’Art de paraître au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoek, pp.266-271, 2021, ‎ 9461617100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La toilette de Monluc&amp;quot; : le brouillage de l’identité par le costume, au service de la stratégie militaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades : circulations, appropriations et identités à l’ère de la première mondialisation (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interwoven Gowns : A Tale of Global Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono ! From Kyoto to Catwalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;A Publishing, pp.138-141, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robes entretissées : un conte du commerce globalisé », trad. Georges Palet, in Anna Jackson, dir., Kimono (Paris : La Martinière, 2020), 138-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métal nomade : des mines de Potosí aux reliquaires de San Gennaro, l’argent et ses transformations à Naples au siècle d’Or », co-traduction (avec Anne-Marie Miller-Blaise) vers le français d’un article de Helen Hills (University of York)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ariane Fennetaux, Anne-Marie Miller-Blaise, et Nancy Oddo, dir., Objets nomades: circulations matérielles, représentations et formation des identités à l’ère de la première mondialisation, XVIe-XVIIIe siècles (Turnhout: Brepols, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.98-113, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'd Pocketts to my intire sattisfaction' Women and the Multiple Literacies of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloe Wigston-Smith; Serena Dyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Literacies. A Nation of Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.17-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques’, in Intermediality and the Circulation of Knowledge in the Eighteenth Century, ed. Peter Wagner. Trier: Wissenchaftlicher Verlag Trier, 2019, pp. 203-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermediality and the Circulation of Knowledge in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je me suis fait faire cette Indienne-ci’ : le tour du monde en robe de chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Aziza Gril-Mariotte, dir., L’Étoffe de ma garde-robe. Indiennes, toiles peintes, toiles de Jouy dans la mode du XVIIIe siècle à nos jours, catalogue d’exposition, Musée de la toile de Jouy, 8 octobre 2019- 23 février 2020 (Jouy-en-Josas et Milan: SilvanaEditoriale, 2019), 46-55.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pockets, Female Consumption & Sociability in 18th-century Britain’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shinobu Majima, Hiroki Shin &amp; Satomi Ohashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo Gakushuin University, pp.86-93, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Pandoras: Dolls in the Long 18th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Megan Brandow-Faller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childhood by Design: Toys and the Material Culture of Childhood, 1700-Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.47-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Many Lives of Recycling. Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-10, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sentimental Economics: Recycling Textiles in Eighteenth-Century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.122-141., 2015, 978-0415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashioning Death/ Gendering Sentiment: Mourning Jewelry in Britain in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Daly Goggin; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and and the Material Culture of Death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-50, 2014, 9781138269521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toying with novelty: Toys in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery ; Ilja Van Damme; Jon Stobart ; Bruno Blondé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Novelties and Antiques : Mixed Consumer Patterns in Western European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brephols, pp.18-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Social Event to Urban Spectacle: Art Auctions in Late Eighteenth-Century Paris”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ilja Van Damme, Natacha Coquery, Jon Stobart and Bruno Blondé, eds., Fashioning Old and New. Changing Consumer Patterns in Western Europe 1650-1900 (Brepols : Turnhout, 2009), 203-216.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Goggin ; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Things: Gendered Material Strategies 1750-1950 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 91-109., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maureen Goggin and Beth Fowkes Tobin, eds., Women and Things: Gendered Material Strategies 1750-1950 (Aldershot: Ashgate, 2009), 91-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Connoisseurship and Artistic Expertise. Paris and London 1600-1800”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Expertise: A Comparative History of Expert Procedures in Paris and London, 1600 to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.173-191., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relations et influences réciproques des industries soyeuses françaises et hollandaises », traduction vers le français d’un chapitre de Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 158-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mantua », traduction vers le français d’un article de Jenny Lister (Victoria and Albert Museum),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Lister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 58-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Angleterre et la mode en Europe au XVIIIe siècle », traduction vers le français d’un article de Kimberly Chrisman-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Chrisman Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du boudoir au salon : l’intimité et la mode en Europe au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Van het boudoir naar de salon: intimiteit en mode in het Europa van de 18de eeuw »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., En vogue ! Mode uit Frankrijk en Nederland in de 18de eeuw, catalogue d’exposition, Den Haag, Gemeentemuseum, 1er septembre-4 décembre 2005 (Zwolle: Waanders Uitfevers, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pocket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitens - The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker, l'Espion du coton (rubrique l'atelier du chercheur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Mentges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.901.0596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00404969.2021.1938793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Styles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3493" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Gril-Mariotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chassagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gorguet Ballesteros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836643950" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice G&#233;racht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Lemire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sykas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160064v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915794v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-and-the-Material-Culture-of-Death/Goggin-Tobin/p/book/9781409444169" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje Colenbrander" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Lister" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chrisman Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Mentges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.901.0596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00404969.2021.1938793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Styles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3493" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Gril-Mariotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chassagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gorguet Ballesteros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836643950" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice G&#233;racht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Lemire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sykas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160064v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915794v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-and-the-Material-Culture-of-Death/Goggin-Tobin/p/book/9781409444169" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje Colenbrander" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Lister" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chrisman Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>