--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Fennetaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRISMES (Université Sorbonne Nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: parure, culture et nature — vers une écologie matérielle du vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Mentges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Plumes plein la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage et vie sociale des vêtements de seconde main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 901 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.901.0596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shochikubai on the Coromandel : Textiles, techniques and trends in transit”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Asian Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Seams. Global Circulations in a Group of Japanese-inspired Cotton Nightgowns c.1700”, Textile History 52.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00404969.2021.1938793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Indian Gowns Small and Great’: Chintz banyans Ready Made in the Coromandel 1680-1780”. Costume 55.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party Animals. Animal Products in Portable Objects of Sociability in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sociable Spaces in 18th century Britain: a Visual and Material Experience, 74 (3), pp.268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des histoires plein les poches. Poches, fétiches et talismans aux XVIIIe et XIXe siècles. » Modes Pratiques, Revue d’Histoire du Vêtement et de la Mode 4 (2020): 66-85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds of a Feather: Alexander McQueen’s Victorian Bestiary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Trousers: Henriette d’Angeville, a French Pioneer?”, traduction vers l’anglais d’un article de Pascale Gorguet-Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’Empire des sens : sensualité, signification & direction de la nouvelle culture matérielle’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Empire, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les poches ou la voie/voix moyenne: pratiques et valeurs de la middling sort britannique au 18ème siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Representing Intimacy, Introduction”, “Representing Intimacy / La Représentation de l’intimité” Interfaces Text/Image/Language 28 (2008): 5-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and the Construction of Privacy in the Long Eighteenth Century.” Eighteenth-Century Fiction 20. 3 (2008): 307–34.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men in gowns, nightgowns and the construction of masculinity in eighteenth-century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immediations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Franco-British Affair : The Holker Album. Textile Samples and Industrial Espionage in the 18th century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Française d'Oxford, Feb 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poches: toute une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais de Versailles, Feb 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’échantillons de John Holker : entre histoire franco britannique et histoire globale des textiles à la veille de la Révolution Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Search of Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making-do : Material strategies of economy in textile collections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC; Panel organised by Giorgio Riello &amp; Ann Gerristen (University of Warwick), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet, archive des gestes ? images, textes, textiles et savoirs incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gestes d'images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA / Invisu (USR 3103), Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet archive des marges : le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d'histoire des techniques, Université de Neuchâtel, Dec 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quality, Durability and Repair, the Case of Textiles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Resource in the early modern material world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly; University of Warwick, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’histoire au fond des poches. Ecrire une autre histoire des femmes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet étudié, pour une approche matérielle, étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet collecté, objet étudié, objet muséographié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telemme / Université d'Aix-Marseille; Mucem, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoir-faire convoités : la géopolitique des textiles au XVIIIe siècle à partir de l'album d'échantillons de John Holker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFM, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker’s Livre d’échantillons: Technology and transfer and the multi polar circulations of textile technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC, panel ": “Textiles, Technology Transfer, and Global Connections in the Early Industrial Revolution: John Holker's Textile Sample Book of 1752”., Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’histoire de l’art ? A être plus sensible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l'histoire de l'art ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Material Culture Studies to the Material Turn. Objects and History/ Her-story in the English Speaking World”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral d'Historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED131, Mar 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Material Sources. Of margins, objects and archives” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deanthrocentric Materialism and the Politics of Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Gould; Diane Leblond (Paris I Sorbonne, HiSCA); Estelle Murail (ICP), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une micro-histoire matérielle : les poches féminines ou le normal exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sartoria (ED 441, EA 4100, IFM), Recherche en mode et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I ED 441 / IFM, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Les points dans leurs poches crevées' : femmes et résilience en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREA XVII-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3, Sorbonne Nouvelle, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les XVIIe et XVIIIe siècles: approche des sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES / société 17-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the world through pockets: Early Modern Women’s Pockets, mobility, possession and privacy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Experience in Early-Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland (Nouvelle Zélande), Nov 2020, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Possessions and Portability in the 18th and the 19th centuries”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Bags, Design, Sustainability”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria &amp; Albert Museum, London, 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle et tournant matériel des humanities: méthode et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire textile et matérialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche matérielle des collections d’arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2020, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensing the past ? Material Archives and interpretation”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions and Material Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Européenne de Florence, Jun 2020, Florence (European University Institute of Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les objets, archives de l’historien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRHIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven Gowns. Japan-India and Beyond”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles in Motion and Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Oct 2020, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket: A Hidden History of (plebeian) Women’s Lives 1660-1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire franco-britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Pocket History of Women’s Lives: A Material Approach”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland / History of Art Department, Nov 2019, Auckland (Nouvelle Zelande), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Tie-on Pockets and the materials of (Her)story”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BGC symposium, new research in material culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bard Graduate Center, Sep 2019, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde en poche : miniaturisation et portabilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Cité, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and Her Story in the Long 18th century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Eighteenth-Century Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Historical Research, May 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La guerre des poches a bien eu lieu : poches, mode et vêtements »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode CNRS / IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Histoire du Temps Présent, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorgnettes, boîtes à priser et étuis : sociabilité de poche au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Sociabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Sociabilité / Musée Cognacq-Jay, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets in (Her)story: A Material Culture Approach to Gender”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Museum of New Zealand, Te Papa Tongarewa, Dec 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épreuve de l’objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Diderot, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Undressing Fashion in the 18th century” (keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting Dressed in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Mar 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Unwritten, Unfashionable and Unattended: Pockets and History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dunedin / Otago Museum, Dec 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pocketful of (her)story. Methods and Approaches”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Cloth/ Clothing Globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei University, Tokyo, May 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Things Forgotten: Pockets, Scale and Historical Narrative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Things in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jun 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams – some further material close readings of 18th-century dressing gowns”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Kosode, Banyan and Japonse Rok"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Global History, University of Warwick, Sep 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Coromandel With Love: the Glocalisation of Indian Textiles in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulating crafts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne (Switzerland); Metropolitan Museum (NYC), Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Creepy Curls: Hair, Death and Material Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique / Université Paris Diderot, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est dans la poche : histoire des femmes au prisme des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet en question. De l'usage au symbole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dr Jeckyl and Mr McQueen : Refashioning Victorian Dress and Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Victoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne Ardennes, Mar 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Consumption and Sociability in 18th and 19th century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption and Sociability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 学習院大学 UNIVERSITE GAKUSHUIN, Mar 2017, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Holker Traitor Soldier Spy: Franco British Textile Rivalries in the Eighteenth century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Paris-London. Franco-British Rivalries in Textile and Dress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Temps Présent / CNRS, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven: Hybridization in 17th and 18th century dress and textiles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Objets Nomades: circulations, appropriations et identités 1500-1800"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III, LARCA, Musée Cognacq-Jay, Musée de la Renaissance d'Ecouen, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Empire des sens: sensibilités, significations et circulations de la nouvelle culture matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société XVII-XVIII, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Empire’s New Clothes: Dress, Textile and material Circulations in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, « La Valeur et les Signes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure ENS-Ulm, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams : material close reading of some early eighteenth-century banyan connections” (invited conference paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">共催シンポジウム « Global costume : Kosode, Dofuku, Banyan, Kebaya and Japanse Rok, 1500-1800. A Dialogue of Global Circulation between Art History, Economy and Material Culture ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei university, Jul 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPASEC conference on Intermediality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Landau Universität, Jun 2017, Sarrebrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Worked Pocketts to my Entire Satisfaction: The Skill of Making Pockets in Eighteenth and Nineteenth-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skill and Needlework 1700-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warwick, May 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Retro-Futuristic Animal Chic: Alexander McQueen’s Victorian Cabinet of Curiosities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Animal with the Victorians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'études victoriennes et edouardiennes, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Pine, the Plum and the Bamboo? Eighteenth-century Men’s Dressing Gowns, Global Markets and Material Hybridization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dressing Global Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta / Pasold Research Fund, Jul 2016, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multum in Pockets: the Maxi-Microcosm of Women’s Tie-on Pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miniature et Gigantesque: Quelles échelles pour penser la culture, la technologie, l'art et la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIIC - Université Paris Diderot / Musée des Arts et Métiers, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En découdre avec la matérialité: Les poches point par point »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Institut d'Histoire du Temps Présent, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Recycling Dress and Textiles in Eighteenth-century Britain” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Things that Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Jul 2016, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“That it should bee so neer your side’: The order of things in women’s tie-on pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« On Nearness, Order and Things conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northrop Frye Center, University of Toronto, Mar 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Die-Hard Pockets. The Survival or Revival of Tie-on Pockets ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Survival and Revival » confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSOCIATION OF DRESS HISTORIANS CONFERENCE, Oct 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux Masculins 16e-18e siècle: parure, geste et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps masculin paré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'armée / Université Paris III Sorbonne Nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The pen and/or the needle: stitching the self in pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistance Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Portable writing implements and Mobile subjects: the material culture of writing the self in 18th-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">matérialité de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude d'objet/ objet d'étude, le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Objets de la littérature baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Country House is an Island of Its own”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The India Company at Home Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'histoire franco britannique - Université Paris IV, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Slave to Fashion ? Women’s Dress in Britain and France c.1800” (invited keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Austen Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Fashion, Health and the Female Body in c.1800” (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chawton Library Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chawton House / University of Kent, Jul 2011, Chawton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Of Wigs and Men : Object and Subject making in Eighteenth-century Britain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu dans la philosophie britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / Robert Mankin, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Circulation of sentimental Jewellery and the modelling of private behaviour”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVE seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / S. Thornton, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture du sujet et les objets d’écriture en Grande-Bretagne au dix-huitième siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VIII - St Denis / Ann Thompson, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album Holker: échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe de ma garde-robe, indiennes, toiles peintes et toiles de Jouy, du XVIIIe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Gril-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gorguet Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788836643950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket. A Hidden History of Women's Lives, 1660-1900. Yale University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Intimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Géracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages, pratiques et gestes : des objets en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sixtine de Saint Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe de Poche: Les Objets de Vertu au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, pp.38-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Made in France&amp;quot; dans son contexte global: une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Lienhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Une histoire du textile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Michel Lafon, pp.144-151, 2024, 978-2-86000-391-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retisser l’histoire des interconnexions du monde: des métissages d’un kimono indien »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravelou; Fabrice Argounès; Camille Faucourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Autre Histoire du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.131-135, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire des couleurs au XVIIIe siècle. L'Europe face au mystère chromatique indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoir-faire de la mode: Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023, 978-2-494983-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies of Textile Colour-Dyeing in the 18th century: Europe and the Chromatic mysteries of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crafts of Fashion. Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker and the Making of the Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu foncé, rouge vif et jaune abricot : le rôle essentiel de la couleur dans les marchés coloniaux et le commerce des étoffes à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverly Lemire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et l’innovation technique : de l’estampage à la presse chaude aux calandres anglaises (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sykas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation industrieuse : réparation textile, raccommodage et faire durer en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’histoire. Cultures techniques et savoir-faire dans la longue durée dir. Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire Pérez et Olivier Raveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.117-138, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker et l’industrie cotonnière du Lancashire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker dans son contexte global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et la constitution du Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chintz, batiste et vrai-faux foulard de contrebande. Les étoffes imprimées dans l’album Holker (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes du désir. Elytres de coléoptères et mode victorienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insecte dans tous ses états (dir. A. Montandon). Clermont Ferrand: Presses Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘J’étais pittoresque et beau’ : de quelques paradoxes de la robe de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la mode ! L’Art de paraître au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoek, pp.266-271, 2021, ‎ 9461617100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La toilette de Monluc&amp;quot; : le brouillage de l’identité par le costume, au service de la stratégie militaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades : circulations, appropriations et identités à l’ère de la première mondialisation (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interwoven Gowns : A Tale of Global Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono ! From Kyoto to Catwalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;A Publishing, pp.138-141, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robes entretissées : un conte du commerce globalisé », trad. Georges Palet, in Anna Jackson, dir., Kimono (Paris : La Martinière, 2020), 138-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métal nomade : des mines de Potosí aux reliquaires de San Gennaro, l’argent et ses transformations à Naples au siècle d’Or », co-traduction (avec Anne-Marie Miller-Blaise) vers le français d’un article de Helen Hills (University of York)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ariane Fennetaux, Anne-Marie Miller-Blaise, et Nancy Oddo, dir., Objets nomades: circulations matérielles, représentations et formation des identités à l’ère de la première mondialisation, XVIe-XVIIIe siècles (Turnhout: Brepols, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.98-113, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'd Pocketts to my intire sattisfaction' Women and the Multiple Literacies of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloe Wigston-Smith; Serena Dyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Literacies. A Nation of Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.17-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques’, in Intermediality and the Circulation of Knowledge in the Eighteenth Century, ed. Peter Wagner. Trier: Wissenchaftlicher Verlag Trier, 2019, pp. 203-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermediality and the Circulation of Knowledge in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je me suis fait faire cette Indienne-ci’ : le tour du monde en robe de chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Aziza Gril-Mariotte, dir., L’Étoffe de ma garde-robe. Indiennes, toiles peintes, toiles de Jouy dans la mode du XVIIIe siècle à nos jours, catalogue d’exposition, Musée de la toile de Jouy, 8 octobre 2019- 23 février 2020 (Jouy-en-Josas et Milan: SilvanaEditoriale, 2019), 46-55.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pockets, Female Consumption & Sociability in 18th-century Britain’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shinobu Majima, Hiroki Shin &amp; Satomi Ohashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo Gakushuin University, pp.86-93, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Pandoras: Dolls in the Long 18th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Megan Brandow-Faller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childhood by Design: Toys and the Material Culture of Childhood, 1700-Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.47-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Many Lives of Recycling. Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-10, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sentimental Economics: Recycling Textiles in Eighteenth-Century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.122-141., 2015, 978-0415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashioning Death/ Gendering Sentiment: Mourning Jewelry in Britain in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Daly Goggin; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and and the Material Culture of Death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-50, 2014, 9781138269521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toying with novelty: Toys in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery ; Ilja Van Damme; Jon Stobart ; Bruno Blondé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Novelties and Antiques : Mixed Consumer Patterns in Western European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brephols, pp.18-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Social Event to Urban Spectacle: Art Auctions in Late Eighteenth-Century Paris”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ilja Van Damme, Natacha Coquery, Jon Stobart and Bruno Blondé, eds., Fashioning Old and New. Changing Consumer Patterns in Western Europe 1650-1900 (Brepols : Turnhout, 2009), 203-216.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Goggin ; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Things: Gendered Material Strategies 1750-1950 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 91-109., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maureen Goggin and Beth Fowkes Tobin, eds., Women and Things: Gendered Material Strategies 1750-1950 (Aldershot: Ashgate, 2009), 91-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Connoisseurship and Artistic Expertise. Paris and London 1600-1800”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Expertise: A Comparative History of Expert Procedures in Paris and London, 1600 to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.173-191., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relations et influences réciproques des industries soyeuses françaises et hollandaises », traduction vers le français d’un chapitre de Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 158-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mantua », traduction vers le français d’un article de Jenny Lister (Victoria and Albert Museum),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Lister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 58-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Angleterre et la mode en Europe au XVIIIe siècle », traduction vers le français d’un article de Kimberly Chrisman-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Chrisman Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du boudoir au salon : l’intimité et la mode en Europe au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Van het boudoir naar de salon: intimiteit en mode in het Europa van de 18de eeuw »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., En vogue ! Mode uit Frankrijk en Nederland in de 18de eeuw, catalogue d’exposition, Den Haag, Gemeentemuseum, 1er septembre-4 décembre 2005 (Zwolle: Waanders Uitfevers, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pocket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitens - The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker, l'Espion du coton (rubrique l'atelier du chercheur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Fennetaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRISMES (Université Sorbonne Nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: parure, culture et nature — vers une écologie matérielle du vêtement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Mentges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Plumes plein la tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage et vie sociale des vêtements de seconde main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 901 (6), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.901.0596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shochikubai on the Coromandel : Textiles, techniques and trends in transit”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Asian Studies Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Seams. Global Circulations in a Group of Japanese-inspired Cotton Nightgowns c.1700”, Textile History 52.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00404969.2021.1938793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“’Indian Gowns Small and Great’: Chintz banyans Ready Made in the Coromandel 1680-1780”. Costume 55.1 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Party Animals. Animal Products in Portable Objects of Sociability in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sociable Spaces in 18th century Britain: a Visual and Material Experience, 74 (3), pp.268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des histoires plein les poches. Poches, fétiches et talismans aux XVIIIe et XIXe siècles. » Modes Pratiques, Revue d’Histoire du Vêtement et de la Mode 4 (2020): 66-85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds of a Feather: Alexander McQueen’s Victorian Bestiary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Trousers: Henriette d’Angeville, a French Pioneer?”, traduction vers l’anglais d’un article de Pascale Gorguet-Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘L’Empire des sens : sensualité, signification & direction de la nouvelle culture matérielle’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Empire, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les poches ou la voie/voix moyenne: pratiques et valeurs de la middling sort britannique au 18ème siècle”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Representing Intimacy, Introduction”, “Representing Intimacy / La Représentation de l’intimité” Interfaces Text/Image/Language 28 (2008): 5-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and the Construction of Privacy in the Long Eighteenth Century.” Eighteenth-Century Fiction 20. 3 (2008): 307–34.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men in gowns, nightgowns and the construction of masculinity in eighteenth-century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immediations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Franco-British Affair : The Holker Album. Textile Samples and Industrial Espionage in the 18th century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Française d'Oxford, Feb 2023, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poches: toute une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais de Versailles, Feb 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’échantillons de John Holker : entre histoire franco britannique et histoire globale des textiles à la veille de la Révolution Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Search of Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making-do : Material strategies of economy in textile collections”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC; Panel organised by Giorgio Riello &amp; Ann Gerristen (University of Warwick), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet, archive des gestes ? images, textes, textiles et savoirs incarnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gestes d'images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA / Invisu (USR 3103), Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’objet archive des marges : le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire des Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département d'histoire des techniques, Université de Neuchâtel, Dec 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quality, Durability and Repair, the Case of Textiles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Resource in the early modern material world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly; University of Warwick, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’histoire au fond des poches. Ecrire une autre histoire des femmes ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet étudié, pour une approche matérielle, étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objet collecté, objet étudié, objet muséographié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telemme / Université d'Aix-Marseille; Mucem, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoir-faire convoités : la géopolitique des textiles au XVIIIe siècle à partir de l'album d'échantillons de John Holker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFM, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker’s Livre d’échantillons: Technology and transfer and the multi polar circulations of textile technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX World Economic History Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEHC, panel ": “Textiles, Technology Transfer, and Global Connections in the Early Industrial Revolution: John Holker's Textile Sample Book of 1752”., Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À quoi sert l’histoire de l’art ? A être plus sensible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l'histoire de l'art ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Material Culture Studies to the Material Turn. Objects and History/ Her-story in the English Speaking World”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral d'Historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale ED131, Mar 2021, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Material Sources. Of margins, objects and archives” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deanthrocentric Materialism and the Politics of Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Gould; Diane Leblond (Paris I Sorbonne, HiSCA); Estelle Murail (ICP), 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une micro-histoire matérielle : les poches féminines ou le normal exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sartoria (ED 441, EA 4100, IFM), Recherche en mode et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris I ED 441 / IFM, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Les points dans leurs poches crevées' : femmes et résilience en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREA XVII-XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3, Sorbonne Nouvelle, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les XVIIe et XVIIIe siècles: approche des sources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES / société 17-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing the world through pockets: Early Modern Women’s Pockets, mobility, possession and privacy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Female Experience in Early-Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland (Nouvelle Zélande), Nov 2020, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Possessions and Portability in the 18th and the 19th centuries”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Bags, Design, Sustainability”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria &amp; Albert Museum, London, 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche matérielle et tournant matériel des humanities: méthode et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire textile et matérialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole du Louvre, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche matérielle des collections d’arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2020, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sensing the past ? Material Archives and interpretation”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions and Material Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Européenne de Florence, Jun 2020, Florence (European University Institute of Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les objets, archives de l’historien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'IRHIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Oct 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven Gowns. Japan-India and Beyond”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textiles in Motion and Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Oct 2020, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket: A Hidden History of (plebeian) Women’s Lives 1660-1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire franco-britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Pocket History of Women’s Lives: A Material Approach”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Auckland / History of Art Department, Nov 2019, Auckland (Nouvelle Zelande), New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Tie-on Pockets and the materials of (Her)story”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BGC symposium, new research in material culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bard Graduate Center, Sep 2019, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde en poche : miniaturisation et portabilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Cité, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Women’s Pockets and Her Story in the Long 18th century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Eighteenth-Century Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Historical Research, May 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La guerre des poches a bien eu lieu : poches, mode et vêtements »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode CNRS / IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Histoire du Temps Présent, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorgnettes, boîtes à priser et étuis : sociabilité de poche au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Sociabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Sociabilité / Musée Cognacq-Jay, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets in (Her)story: A Material Culture Approach to Gender”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Museum of New Zealand, Te Papa Tongarewa, Dec 2019, Wellington, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épreuve de l’objet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire l'expérience des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS / Université Paris Diderot, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Unwritten, Unfashionable and Unattended: Pockets and History”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Dunedin / Otago Museum, Dec 2019, Dunedin, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pocketful of (her)story. Methods and Approaches”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Cloth/ Clothing Globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei University, Tokyo, May 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Undressing Fashion in the 18th century” (keynote paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting Dressed in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liverpool, Mar 2019, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Things Forgotten: Pockets, Scale and Historical Narrative”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Things in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, Jun 2019, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams – some further material close readings of 18th-century dressing gowns”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Kosode, Banyan and Japonse Rok"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Global History, University of Warwick, Sep 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Coromandel With Love: the Glocalisation of Indian Textiles in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulating crafts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne (Switzerland); Metropolitan Museum (NYC), Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Creepy Curls: Hair, Death and Material Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique / Université Paris Diderot, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dr Jeckyl and Mr McQueen : Refashioning Victorian Dress and Culture”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Victoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne Ardennes, Mar 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est dans la poche : histoire des femmes au prisme des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet en question. De l'usage au symbole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Pockets, Consumption and Sociability in 18th and 19th century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption and Sociability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 学習院大学 UNIVERSITE GAKUSHUIN, Mar 2017, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: “Holker Traitor Soldier Spy: Franco British Textile Rivalries in the Eighteenth century”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Paris-London. Franco-British Rivalries in Textile and Dress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Temps Présent / CNRS, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Empire’s New Clothes: Dress, Textile and material Circulations in the 17th and 18th centuries”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, « La Valeur et les Signes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure ENS-Ulm, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Empire des sens: sensibilités, significations et circulations de la nouvelle culture matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société XVII-XVIII, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Interwoven: Hybridization in 17th and 18th century dress and textiles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Objets Nomades: circulations, appropriations et identités 1500-1800"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III, LARCA, Musée Cognacq-Jay, Musée de la Renaissance d'Ecouen, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Worked Pocketts to my Entire Satisfaction: The Skill of Making Pockets in Eighteenth and Nineteenth-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skill and Needlework 1700-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warwick, May 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPASEC conference on Intermediality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Landau Universität, Jun 2017, Sarrebrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Behind the Seams : material close reading of some early eighteenth-century banyan connections” (invited conference paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">共催シンポジウム « Global costume : Kosode, Dofuku, Banyan, Kebaya and Japanse Rok, 1500-1800. A Dialogue of Global Circulation between Art History, Economy and Material Culture ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hosei university, Jul 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Retro-Futuristic Animal Chic: Alexander McQueen’s Victorian Cabinet of Curiosities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Animal with the Victorians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'études victoriennes et edouardiennes, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Pine, the Plum and the Bamboo? Eighteenth-century Men’s Dressing Gowns, Global Markets and Material Hybridization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dressing Global Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alberta / Pasold Research Fund, Jul 2016, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multum in Pockets: the Maxi-Microcosm of Women’s Tie-on Pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miniature et Gigantesque: Quelles échelles pour penser la culture, la technologie, l'art et la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIIC - Université Paris Diderot / Musée des Arts et Métiers, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En découdre avec la matérialité: Les poches point par point »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire de la Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Institut d'Histoire du Temps Présent, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Recycling Dress and Textiles in Eighteenth-century Britain” (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Things that Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Jul 2016, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“That it should bee so neer your side’: The order of things in women’s tie-on pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« On Nearness, Order and Things conference »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northrop Frye Center, University of Toronto, Mar 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Die-Hard Pockets. The Survival or Revival of Tie-on Pockets ?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Survival and Revival » confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSOCIATION OF DRESS HISTORIANS CONFERENCE, Oct 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoux Masculins 16e-18e siècle: parure, geste et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps masculin paré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'armée / Université Paris III Sorbonne Nouvelle, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The pen and/or the needle: stitching the self in pockets”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorian Persistance Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Portable writing implements and Mobile subjects: the material culture of writing the self in 18th-century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">matérialité de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, May 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Etude d'objet/ objet d'étude, le cas des poches »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Objets de la littérature baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris III Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Country House is an Island of Its own”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The India Company at Home Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'histoire franco britannique - Université Paris IV, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“No Slave to Fashion ? Women’s Dress in Britain and France c.1800” (invited keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Austen Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Fashion, Health and the Female Body in c.1800” (invited paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chawton Library Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chawton House / University of Kent, Jul 2011, Chawton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Of Wigs and Men : Object and Subject making in Eighteenth-century Britain ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu dans la philosophie britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / Robert Mankin, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Circulation of sentimental Jewellery and the modelling of private behaviour”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVE seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot / S. Thornton, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’écriture du sujet et les objets d’écriture en Grande-Bretagne au dix-huitième siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire intellectuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VIII - St Denis / Ann Thompson, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apparence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apparences.3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album Holker: échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe de ma garde-robe, indiennes, toiles peintes et toiles de Jouy, du XVIIIe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Gril-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gorguet Ballesteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Editoriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788836643950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pocket. A Hidden History of Women's Lives, 1660-1900. Yale University Press, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Intimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Géracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Usages, pratiques et gestes : des objets en mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sixtine de Saint Léger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe de Poche: Les Objets de Vertu au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, pp.38-44, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Made in France&amp;quot; dans son contexte global: une longue histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Lienhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France. Une histoire du textile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Michel Lafon, pp.144-151, 2024, 978-2-86000-391-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retisser l’histoire des interconnexions du monde: des métissages d’un kimono indien »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravelou; Fabrice Argounès; Camille Faucourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Autre Histoire du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Mucem, pp.131-135, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des savoir-faire des couleurs au XVIIIe siècle. L'Europe face au mystère chromatique indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoir-faire de la mode: Géographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023, 978-2-494983-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies of Textile Colour-Dyeing in the 18th century: Europe and the Chromatic mysteries of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Hammen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Crafts of Fashion. Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B42, pp.78-89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker and the Making of the Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Musée des Arts Décoratifs, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu foncé, rouge vif et jaune abricot : le rôle essentiel de la couleur dans les marchés coloniaux et le commerce des étoffes à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverly Lemire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et l’innovation technique : de l’estampage à la presse chaude aux calandres anglaises (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sykas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation industrieuse : réparation textile, raccommodage et faire durer en Grande-Bretagne aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réparations dans l’histoire. Cultures techniques et savoir-faire dans la longue durée dir. Gianenrico Bernasconi, Guillaume Carnino, Liliane Hilaire Pérez et Olivier Raveux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.117-138, 2022, 9782356716446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker et l’industrie cotonnière du Lancashire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chintz, batiste et vrai-faux foulard de contrebande. Les étoffes imprimées dans l’album Holker (traduction de l'anglais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker et la constitution du Livre d’Échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Musée des Arts Décoratifs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holker Album. Textile, Intrigue and Industrial Espionage in the Eighteenth Century / Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Album Holker dans son contexte global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Riello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Album Holker. Échantillons textiles et espionnage industriel au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes du désir. Elytres de coléoptères et mode victorienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insecte dans tous ses états (dir. A. Montandon). Clermont Ferrand: Presses Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘J’étais pittoresque et beau’ : de quelques paradoxes de la robe de chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la mode ! L’Art de paraître au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoek, pp.266-271, 2021, ‎ 9461617100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La toilette de Monluc&amp;quot; : le brouillage de l’identité par le costume, au service de la stratégie militaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades : circulations, appropriations et identités à l’ère de la première mondialisation (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interwoven Gowns : A Tale of Global Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Jackson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono ! From Kyoto to Catwalks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V&amp;A Publishing, pp.138-141, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robes entretissées : un conte du commerce globalisé », trad. Georges Palet, in Anna Jackson, dir., Kimono (Paris : La Martinière, 2020), 138-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kimono</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métal nomade : des mines de Potosí aux reliquaires de San Gennaro, l’argent et ses transformations à Naples au siècle d’Or », co-traduction (avec Anne-Marie Miller-Blaise) vers le français d’un article de Helen Hills (University of York)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ariane Fennetaux, Anne-Marie Miller-Blaise, et Nancy Oddo, dir., Objets nomades: circulations matérielles, représentations et formation des identités à l’ère de la première mondialisation, XVIe-XVIIIe siècles (Turnhout: Brepols, 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.98-113, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'd Pocketts to my intire sattisfaction' Women and the Multiple Literacies of Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloe Wigston-Smith; Serena Dyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Literacies. A Nation of Makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.17-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Oddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Paper, Ceramics and Textiles: Eurasia Cross-Media Fertilisation of Motifs and Techniques’, in Intermediality and the Circulation of Knowledge in the Eighteenth Century, ed. Peter Wagner. Trier: Wissenchaftlicher Verlag Trier, 2019, pp. 203-219.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermediality and the Circulation of Knowledge in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Je me suis fait faire cette Indienne-ci’ : le tour du monde en robe de chambre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Aziza Gril-Mariotte, dir., L’Étoffe de ma garde-robe. Indiennes, toiles peintes, toiles de Jouy dans la mode du XVIIIe siècle à nos jours, catalogue d’exposition, Musée de la toile de Jouy, 8 octobre 2019- 23 février 2020 (Jouy-en-Josas et Milan: SilvanaEditoriale, 2019), 46-55.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pockets, Female Consumption & Sociability in 18th-century Britain’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shinobu Majima, Hiroki Shin &amp; Satomi Ohashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo Gakushuin University, pp.86-93, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional Pandoras: Dolls in the Long 18th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Megan Brandow-Faller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Childhood by Design: Toys and the Material Culture of Childhood, 1700-Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, pp.47-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Many Lives of Recycling. Introduction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-10, 2015, 9780415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sentimental Economics: Recycling Textiles in Eighteenth-Century Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fennetaux, Ariane; Junqua, Amelie; Vasset, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Used Things: Recycling in the Long 18th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.122-141., 2015, 978-0415726306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fashioning Death/ Gendering Sentiment: Mourning Jewelry in Britain in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Daly Goggin; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and and the Material Culture of Death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-50, 2014, 9781138269521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toying with novelty: Toys in Eighteenth-Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery ; Ilja Van Damme; Jon Stobart ; Bruno Blondé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between Novelties and Antiques : Mixed Consumer Patterns in Western European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brephols, pp.18-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“From Social Event to Urban Spectacle: Art Auctions in Late Eighteenth-Century Paris”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ilja Van Damme, Natacha Coquery, Jon Stobart and Bruno Blondé, eds., Fashioning Old and New. Changing Consumer Patterns in Western Europe 1650-1900 (Brepols : Turnhout, 2009), 203-216.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Goggin ; Beth Fowkes Tobin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Things: Gendered Material Strategies 1750-1950 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 91-109., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Female Crafts: Women and Bricolage in late Georgian Britain”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maureen Goggin and Beth Fowkes Tobin, eds., Women and Things: Gendered Material Strategies 1750-1950 (Aldershot: Ashgate, 2009), 91-109.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Connoisseurship and Artistic Expertise. Paris and London 1600-1800”, traduction vers l’anglais d’un chapitre de Charlotte Guichard (CNRS, ENS Ulm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Expertise: A Comparative History of Expert Procedures in Paris and London, 1600 to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Press, pp.173-191., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relations et influences réciproques des industries soyeuses françaises et hollandaises », traduction vers le français d’un chapitre de Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sjoukje Colenbrander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 158-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mantua », traduction vers le français d’un article de Jenny Lister (Victoria and Albert Museum),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Lister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 58-61.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Angleterre et la mode en Europe au XVIIIe siècle », traduction vers le français d’un article de Kimberly Chrisman-Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Chrisman Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du boudoir au salon : l’intimité et la mode en Europe au XVIIIe siècle »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., Modes en miroir, la France et la Hollande au temps des Lumières, catalogue d’exposition, Palais Galliera, 30 avril-21 août 2005 (Paris : Paris Musées, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Van het boudoir naar de salon: intimiteit en mode in het Europa van de 18de eeuw »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pascale Gorguet-Ballesteros, dir., En vogue ! Mode uit Frankrijk en Nederland in de 18de eeuw, catalogue d’exposition, Den Haag, Gemeentemuseum, 1er septembre-4 décembre 2005 (Zwolle: Waanders Uitfevers, 2005), 72-9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pocket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitens - The Digital Encyclopedia of British Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holker, l'Espion du coton (rubrique l'atelier du chercheur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Fennetaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Mentges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.901.0596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00404969.2021.1938793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Styles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3493" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Gril-Mariotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chassagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gorguet Ballesteros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836643950" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice G&#233;racht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Lemire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sykas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160064v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915794v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-and-the-Material-Culture-of-Death/Goggin-Tobin/p/book/9781409444169" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje Colenbrander" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Lister" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chrisman Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Mentges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.901.0596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00404969.2021.1938793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Styles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006127v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005242v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.3493" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Gril-Mariotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chassagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gorguet Ballesteros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836643950" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice G&#233;racht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly Lemire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sykas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618020v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Riello" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160064v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915794v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Women-and-the-Material-Culture-of-Death/Goggin-Tobin/p/book/9781409444169" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje Colenbrander" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Lister" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chrisman Campbell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160035v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927250v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>