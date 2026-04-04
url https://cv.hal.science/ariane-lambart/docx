--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -228,515 +228,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourges (Cher), Allée Claude Debussy. Fréquentations du Mésolithique et de l'âge du Bronze sur le bas de versant de la vallée de l'Yèvre</w:t>
+                <w:t xml:space="preserve">Forges (Charente-Maritime), Rue terres de l'Augerie, Chemin des Forges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Lethrosne</w:t>
+                <w:t xml:space="preserve">Anne-Zahra Chemsseddoha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bouchet</w:t>
+                <w:t xml:space="preserve">Élise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Genies</w:t>
+                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Laforge</w:t>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Lambart</w:t>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Centre-Val-de-Loire. 2024, pp.429</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Nouvelle-Aquitaine. 2024, pp.456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216788v1</w:t>
+                <w:t xml:space="preserve">hal-05215927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forges (Charente-Maritime), Rue terres de l'Augerie, Chemin des Forges</w:t>
+                <w:t xml:space="preserve">Bourges (Cher), Allée Claude Debussy. Fréquentations du Mésolithique et de l'âge du Bronze sur le bas de versant de la vallée de l'Yèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Zahra Chemsseddoha</w:t>
+                <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise André</w:t>
+                <w:t xml:space="preserve">Marion Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
+                <w:t xml:space="preserve">Chloé Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Marine Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Dréano</w:t>
+                <w:t xml:space="preserve">Ariane Lambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Nouvelle-Aquitaine. 2024, pp.456</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Centre-Val-de-Loire. 2024, pp.429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215927v1</w:t>
+                <w:t xml:space="preserve">hal-05216788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vue (Loire-Atlantique), ZAC de la Croix Marteau</w:t>
+                <w:t xml:space="preserve">Vayrac (Lot), La Rabanie - Déviation RD 720. Une occupation de plein air du Bronze Final et du Premier Âge du Fer en Vallée de la Dordogne Lotoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Prouin</w:t>
+                <w:t xml:space="preserve">Karine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
+                <w:t xml:space="preserve">David Crescentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Antoine Meiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lavail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.221</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Occitanie. 2024, pp.521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216874v1</w:t>
+                <w:t xml:space="preserve">hal-05216891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vayrac (Lot), La Rabanie - Déviation RD 720. Une occupation de plein air du Bronze Final et du Premier Âge du Fer en Vallée de la Dordogne Lotoise</w:t>
+                <w:t xml:space="preserve">Vue (Loire-Atlantique), ZAC de la Croix Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Raynaud</w:t>
+                <w:t xml:space="preserve">Yannick Prouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crescentini</w:t>
+                <w:t xml:space="preserve">Laurence Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Meiraud</w:t>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lavail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Klet Donnart</w:t>
+                <w:t xml:space="preserve">Quentin Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Occitanie. 2024, pp.521</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Pays de la Loire. 2024, pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216891v1</w:t>
+                <w:t xml:space="preserve">hal-05216874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Occupation et exploitation de la haute vallée du Doubs dans la longue durée – Rapport d’opération archéologique, année 2023. Vol. 2.1., Axe I, Roche-au-Castor, sondages archéologiques</w:t>
               </w:r>
@@ -870,278 +870,418 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Camille Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Nouvelle-Aquitaine. 2023, pp.Volume 1 (1--599) ; volume 2 (1--466)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantenay-Saint-Imbert (Nièvre) : nouvelles données sur un atelier de potiers du Haut-Empire. Présentation des structures artisanales et de la production céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lambart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECAG, actes du congrès de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.429-466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge minière du carreau Sainte-Barbe à Sainte-Marie-aux-Mines (XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambart Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Alsace 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Régional de l'Archéologie Grand Est, Feb 2025, Andlau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1288,51 +1428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lambart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zahra Chemsseddoha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sarrazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215927v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zahra Chemsseddoha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lambart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sarrazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>