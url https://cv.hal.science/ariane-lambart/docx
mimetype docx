--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -958,322 +958,326 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
-[...138 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge minière du carreau Sainte-Barbe à Sainte-Marie-aux-Mines (XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+                <w:t xml:space="preserve">Lambart Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambart Ariane</w:t>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Alsace 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Régional de l'Archéologie Grand Est, Feb 2025, Andlau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantenay-Saint-Imbert (Nièvre) : nouvelles données sur un atelier de potiers du Haut-Empire. Présentation des structures artisanales et de la production céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delhoofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lambart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SFECAG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACTES DU CONGRÈS DE BRUXELLES, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.429-466, 2025, 978-2-9579916-4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1428,51 +1432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215927v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zahra Chemsseddoha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lambart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sarrazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delhoofs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bouchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215927v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zahra Chemsseddoha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lambart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lavail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Conche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sarrazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>