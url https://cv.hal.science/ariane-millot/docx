--- v0 (2026-03-31)
+++ v1 (2026-05-16)
@@ -552,286 +552,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding the future energy transition to net-zero emissions: the case of France and Sweden</w:t>
+                <w:t xml:space="preserve">Orienter la future transition énergétique vers le zéro émission nette de CO2 : le cas de la France et de la Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEW 2019 International Energy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de la Chaire MPDD 2019 - Gouvernance nationale et internationale pour la lutte contre le changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424444v1</w:t>
+                <w:t xml:space="preserve">hal-02424434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to steer an energy transition. A heuristic inspired from the physics concept of phase transition</w:t>
+                <w:t xml:space="preserve">Guiding the future energy transition to net-zero emissions: the case of France and Sweden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krook-Riekkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on Energy Research and Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tempe, Arizona, United States</w:t>
+              <w:t xml:space="preserve">IEW 2019 International Energy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424439v1</w:t>
+                <w:t xml:space="preserve">hal-02424444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienter la future transition énergétique vers le zéro émission nette de CO2 : le cas de la France et de la Suède</w:t>
+                <w:t xml:space="preserve">How to steer an energy transition. A heuristic inspired from the physics concept of phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Chaire MPDD 2019 - Gouvernance nationale et internationale pour la lutte contre le changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International conference on Energy Research and Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tempe, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424434v1</w:t>
+                <w:t xml:space="preserve">hal-02424439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de trajectoires bas-carbone en France avec le modèle TIMES-FR</w:t>
               </w:r>
@@ -975,290 +975,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t>
+                <w:t xml:space="preserve">Evaluation of the French Energy Transition for Green Growth Law with Times-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEW 2017 International Energy Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hyattsville, Maryland, United States</w:t>
+              <w:t xml:space="preserve">71th Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Change Research Institute of Pacific Northwest National Laboratory (PNNL) and University of Maryland (UMD), Jul 2017, Hyattsville, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690025v1</w:t>
+                <w:t xml:space="preserve">hal-01690051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What feasible pathways to carbon neutrality in 2072 in France</w:t>
+                <w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Energy Economists and Engineers Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nüremberg, Germany</w:t>
+              <w:t xml:space="preserve">IEW 2017 International Energy Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hyattsville, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550216v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the French Energy Transition for Green Growth Law with Times-FR</w:t>
+                <w:t xml:space="preserve">What feasible pathways to carbon neutrality in 2072 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71th Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Change Research Institute of Pacific Northwest National Laboratory (PNNL) and University of Maryland (UMD), Jul 2017, Hyattsville, Maryland, United States</w:t>
+              <w:t xml:space="preserve">Young Energy Economists and Engineers Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nüremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690051v1</w:t>
+                <w:t xml:space="preserve">hal-01550216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a 1.5 degre compatible energy system for France</w:t>
               </w:r>
@@ -1270,77 +1270,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Doudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2016 - 28 th European Conference on Operational Researc - Long Term Planning in Energy, Environment and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
@@ -1418,142 +1418,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition de phase et transition énergétique : de l'analogie aux perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la chaire MPDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Mines ParisTech Research Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896363v1</w:t>
+                <w:t xml:space="preserve">hal-01896365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition de phase et transition énergétique : de l'analogie aux perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines ParisTech Research Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journée de la chaire MPDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896365v1</w:t>
+                <w:t xml:space="preserve">hal-01896363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1584,77 +1584,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France 2072 : Lifestyles at the core of carbon neutrality challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Doudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1869,51 +1869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape-Gardeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209464" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krook-Riekkola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111358" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazauric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Pape-Gardeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209464" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krook-Riekkola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111358" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02424439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>