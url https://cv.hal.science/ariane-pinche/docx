--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Pinche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ariane-pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7843-5050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Pinche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM • UMR 5648</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ariane.pinche[at]cnrs[point]fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Pinche est chargée de recherche au CNRS en études médiévales et humanités numériques au CIHAM (UMR 5648). Spécialiste de l’édition numérique des textes hagiographiques en ancien français, elle s’intéresse aux transformations des pratiques philologiques à l’ère de l’intelligence artificielle. Ses travaux actuels portent sur la reconnaissance automatique de l’écriture dans les manuscrits médiévaux et sur les logiques de compilation au sein des légendiers français.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 — …  Membre du comité de coordination d'Humanistica</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 — …  Co-responsable de l'axe corpor@tech-Sciences Ouvertes (HN) du CIHAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 — …	Chargée de recherche CNRS, section 32, CIHAM — UMR 5648, Lyon, Délégation 07 — Rhône- Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022	Contrat postdoctoral à l’École nationale des chartes, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature hagiographique, compilations hagiographiques en langue vernaculaire, édition des textes médiévaux, édition numérique, lemmatisation, confection de corpus médiévaux pour l'entraînement de modèles HTR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat : « Édition nativement numérique du recueil hagiographique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Li Seint Confessor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Wauchier de Denain, d'après le manuscrit 412 de la Bibliothèque nationale de France », sous la direction de C. Pierreville et la co-direction de B. Bureau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix Fortier avec Jean-Baptiste Camps et Thibault Clérice décerné à la meilleure communication de jeune(s) chercheur(s) lors de la conférence annuelle Digital Humanities : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adho.org/announcements/2019/paul-fortier-prize-winners-announced-dh2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allocation doctorale régionale (Rhône-Alpes) ARC 5 (Cultures, Sciences, Sociétés et Médiations)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences spécifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte dans la constitution de données d'entrainement et la création de modèles HTR (E-scriptorium, Kraken)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en encodage XML TEI ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en schémas ODD pour XML TEI ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en XSLT ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise et connaissance des outils d’annotation linguistique (Pie, Pyrrha);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise des principes d’entraînement en deep learning (cercle vertueux d’apprentissage : annotation-entraînement-évaluation-production-annotation);</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en langue et littérature médiévales, sujet de thèse : « Édition nativement numérique de l’œuvre hagiographique 'Li Seint Confessor' de Wauchier de Denain, d’après le manuscrit 412 de la Bibliothèque Nationale de France », sous la direction de C. Pierreville (CIHAM) et de B. Bureau (HiSoMA), université Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Participation à l'école d'été du CERCOR, le discours hagiographique en milieu régulier : Outils, méthodes, problématiques (Moyen Âge,Temps modernes) à Saint-Étienne, 5-7 septembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la formation Digital Editing of Medieval Manuscript en partenariat avec le CIHAM, 2016 (3 semaines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DU « Enseignement, Éducation et Formation », mention très bien, ESPE Lille-Nord-de-France et université Charles-de-Gaulle, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage intensif Python (28h), Université d’été, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« “Culture & Technology” —The European Summer University in Digital Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 28 juillet au 7 août, université de Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 « Technologies numériques appliquées à l’histoire », mention très bien, École nationale des chartes, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obtention de l’agrégation de grammaire, option A, reçue au rang 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 recherche de lettres classiques, mention très bien, sujet du mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition d’une vie de saint Grégoire, ms 867 de la bibliothèque municipale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de B. Bureau et L. Louison, université Lyon 3</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et sources historiques: Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire avant de faire lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ick⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing in the age of AI: stratified establishment of medieval texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42803-025-00116-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plumes aux pixels : actualité de l’édition scientifique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théia. Revue d’histoire et d’histoire de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/theia268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto: A Controlled Vocabulary to Describe and Process Digital Facsimiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.12689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Casenave, L’Édition critique numérique. Une nouvelle approche du patrimoine littéraire et documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ypx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Documents and Automatic Text Recognition: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Anthony Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Historical Documents and Automatic Text Recognition:, Historical Documents and automatic text recognition, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.13247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic HTR Models for Medieval Manuscripts. The CREMMALab Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and automatic text recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837519v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial colorization of digitized microfilms: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (Towards a Digital Ecosystem:..), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.8454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335326v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future. Medieval Studies Today, éd. Maarten J.F.M. Hoenen, Karsten Engel, Bâle, FIDEM, 2021 ; 1 vol., XIX–392 p. (Textes et études du Moyen Âge, 98). ISBN : 978-2-503-59470-5. Prix : € 65,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022/3-4 (Tome CXXVIII), pp.759-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la composition des premiers légendiers en langue vernaculaire à l’aide des méthodes numériques : acquisition automatique du texte (HTR) et analyses stylométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ateliers CBMAhag</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03877619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier Li Seint Confessor de Wauchier de Denain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding (inter)textual insertions in Latin &amp;quot;grammatical commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations et valorisations des données numériques connexes à l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques : Entre tradition et changement de paradigme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.133-153, 2023, Libre accès, Parcours Numériques, 978-2-7606-4764-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Seint Confessor de Wauchier de Denain, une œuvre sérielle et son contexte manuscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernand Peloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des saints et des livres : Christianisme flamboyant et manuscrits hagiographiques du Nord à la fin du Moyen Âge (xi-xiiie siècles), Fernand Peloux (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2021, Hagiologia, 978-2-503-59585-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAG-EB.5.126288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3464473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02330147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LI SEINT CONFESSOR (Wauchier de Denain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 1 (0204), pp.616, 2024, 978-2-7453-6159-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Premat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afra Pujol I Campeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Deleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Premat; Ariane Pinche. Association Diachronies Contemporaines, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3462309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Documents and automatic text recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Anthony Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://jdmdh.episciences.org/page/documents-historiques-et-reconnaissance-automatique-de-textes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des études médiévales et des humanités numériques : un parcours de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres des jeunes chercheur·ses en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timothée Celeyron; Iris Fabry; Tanguy Lemoine; Laurie Raymond; Zeina Tmart, Dec 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidités graphiques : des images à la transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réformes orthographiques à la Renaissance entre Humanisme et imprimerie: une perspective européenne, 67e Colloque international d’études humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Pierazzo, Jun 2025, Tours, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10599911]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Philology : Perspectives and New Challenges in Data Preparation A Case Study on Saint Lambert of Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Approaches to Pre-modern Texts and Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katarzyna Kapitan, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauchier, Is That You? A multi-manuscript authorship analysis of Saint Lambert's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/QsBV0XYj8wRC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle Et Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Hernandez; Nathalie Abadie; Bertrand Dumenieu; Sébastien Poublanc, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR et SHS en 2024 : Naviguer dans les océans de la reconnaissance automatique d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du réseau Mate-SHS : Intelligence artificielle - applications et implications pour le métier d'ingénieur en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ada Chmilevschi; Marie Cros; Valentin de Craene; Marie-Aude Depuiset; Frédérique Mélanie-Becquet; Cécile Rodrigues; Thomas Soubiran; Najla Touati; Benoit Tudoux, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons pour les légendiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover pour conserver. Le texte entre forme canonique et fluidité dans la tradition manuscrite médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgia Vocino, Oct 2024, Namur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océriser les imprimés du XVIe siècle en langue française : le cas d'un corpus romand en caractères gothiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Solfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Beaulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle diachronique pour les mains modernes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024 - Colloque annuel de l'Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition et de pré-éditorialisation du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images d’un texte à l’encodage et l’édition en TEI XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Wion, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in ATR for Historical Documents: Turning Manuscripts into Shareable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Digital History] Workshop on ATR models and platform (in)dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PATT project (Potentials of Advanced Text Technologies: Machine Learning-based Text Recognition), Nov 2024, Zürich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d'écriture et manuscrits Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir par-delà des flammes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Maulu, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation à l'édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégory Clesse; Marie Pauliat; Florence Ninitte, Mar 2023, Louvain -la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la composition des légendiers à l’aide des méthodes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMAhag – Ateliers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Magnani, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation à l'édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégory Clesse; Marie Pauliat; Florence Ninitte, Mar 2023, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Nuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwritten Text Recognition and Medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague Medieval DH storming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Doležalová, Feb 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a: Traitement des sources textuelles en diachronie longue de Gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BnF DataLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Campus Richelieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevallier; Charlotte Duvette, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMALab Project: Handwritten text recognition (HTR) for medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between automatic and manual encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2022 conference : Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7092214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CremmaLab project: Transcription guidelines and HTR models for French medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Documents anciens et reconnaissance automatique des écritures manuscrites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images au texte : comment apprendre à des ordinateurs à lire des manuscrits médiévaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « De l’écrit à l’écran. Objets numériques et matérialité des sources écrites »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe-XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes | PSL, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto: common vocabulary and practices for analysing the layout of manuscripts (and more)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Computational Paleography (IWCP@ICDAR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automatic TEI encoding via layout analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantastic future 21, 3rd International Conference on Artificial Intelligence for Librairies, Archives and Museums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AI for Libraries, Archives, and Museums (ai4lam), Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique d’une collection hagiographique du Nord de la France : Li Seint Confessor de Wauchier de Denain, une œuvre sérielle et son contexte manuscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuscrits hagiographiques du nord de la France et de la Belgique actuelle à la fin du Moyen Âge (xive-xvie s.) : fabrication, fonctions et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe : l’exemple de Pyrrha, interface de post-correction, et Pie, lemmatiseur et tagueur morphosyntaxique, pour l’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lives of Saints in Series: A Perspective from Old French Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe : l’exemple de Pyrrha, interface de post-correction, et Pie, lemmatiseur et tagueur, pour l’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et exploiter l’édition nativement numérique d’un recueil hagiographique en langue d’oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Doctorale | Diachronies gallo-romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une édition nativement numérique : un nouveau rapport au texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ÉRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique des Seint Confessor : encoder, visualiser et analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du document et Pratiques de recherche à l’ère des Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité et mensonge dans le recueil hagiographique Li Seint Confessor de Wauchier de Denain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Huitièmes journées d’études internationales de l’association des jeunes chercheurs médiévistes de l’unige : vrai, faux, mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites histoires pour écrire l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée des doctorants du CIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition nativement numérique d'un manuscrit du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres de l'axe humanité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la composition du recueil hagiographique “li seint Confessor” de Wauchier de Denain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du CIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Hyperdonat : édition électronique de textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d’études « Humanités &amp; numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles-St-Quentin-en-Yvelines, Feb 2015, Saint-Quentin-en-Yvellines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Datalab 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Processing Gallica's historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIGE Data Science Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMALab Project: Handwritten Text Recognition for medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition nativement numérique des oeuvres hagiographiques 'Li Seint Confessor' de Wauchier de Denain, d'après le manuscrit 412 de la bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans du laboratoire du CIHAM et de la création du pôle de Lyon de l’EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperdonat, digital edition project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members’ Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de transcription pour les manuscrits du Xe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR Models and genericity for Medieval Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français, Xe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe -XIVe siècle Séance 3 : L’allographie, entre besoins scientifiques et pragmatiques. Comment modéliser et optimiser les données d’entraînement pour l’HTR (I) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Pinche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ariane-pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7843-5050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Pinche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM • UMR 5648</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ariane.pinche[at]cnrs[point]fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Pinche est chargée de recherche au CNRS en études médiévales et humanités numériques au CIHAM (UMR 5648). Spécialiste de l’édition numérique des textes hagiographiques en ancien français, elle s’intéresse aux transformations des pratiques philologiques à l’ère de l’intelligence artificielle. Ses travaux actuels portent sur la reconnaissance automatique de l’écriture dans les manuscrits médiévaux et sur les logiques de compilation au sein des légendiers français.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 — …  Membre du comité de coordination d'Humanistica</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 — …  Co-responsable de l'axe corpor@tech-Sciences Ouvertes (HN) du CIHAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 — …	Chargée de recherche CNRS, section 32, CIHAM — UMR 5648, Lyon, Délégation 07 — Rhône- Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022	Contrat postdoctoral à l’École nationale des chartes, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature hagiographique, compilations hagiographiques en langue vernaculaire, édition des textes médiévaux, édition numérique, lemmatisation, confection de corpus médiévaux pour l'entraînement de modèles HTR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat : « Édition nativement numérique du recueil hagiographique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Li Seint Confessor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Wauchier de Denain, d'après le manuscrit 412 de la Bibliothèque nationale de France », sous la direction de C. Pierreville et la co-direction de B. Bureau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix Fortier avec Jean-Baptiste Camps et Thibault Clérice décerné à la meilleure communication de jeune(s) chercheur(s) lors de la conférence annuelle Digital Humanities : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adho.org/announcements/2019/paul-fortier-prize-winners-announced-dh2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allocation doctorale régionale (Rhône-Alpes) ARC 5 (Cultures, Sciences, Sociétés et Médiations)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences spécifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte dans la constitution de données d'entrainement et la création de modèles HTR (E-scriptorium, Kraken)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en encodage XML TEI ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en schémas ODD pour XML TEI ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en XSLT ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise et connaissance des outils d’annotation linguistique (Pie, Pyrrha);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise des principes d’entraînement en deep learning (cercle vertueux d’apprentissage : annotation-entraînement-évaluation-production-annotation);</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en langue et littérature médiévales, sujet de thèse : « Édition nativement numérique de l’œuvre hagiographique 'Li Seint Confessor' de Wauchier de Denain, d’après le manuscrit 412 de la Bibliothèque Nationale de France », sous la direction de C. Pierreville (CIHAM) et de B. Bureau (HiSoMA), université Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Participation à l'école d'été du CERCOR, le discours hagiographique en milieu régulier : Outils, méthodes, problématiques (Moyen Âge,Temps modernes) à Saint-Étienne, 5-7 septembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la formation Digital Editing of Medieval Manuscript en partenariat avec le CIHAM, 2016 (3 semaines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DU « Enseignement, Éducation et Formation », mention très bien, ESPE Lille-Nord-de-France et université Charles-de-Gaulle, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage intensif Python (28h), Université d’été, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« “Culture & Technology” —The European Summer University in Digital Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 28 juillet au 7 août, université de Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 « Technologies numériques appliquées à l’histoire », mention très bien, École nationale des chartes, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obtention de l’agrégation de grammaire, option A, reçue au rang 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 recherche de lettres classiques, mention très bien, sujet du mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition d’une vie de saint Grégoire, ms 867 de la bibliothèque municipale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de B. Bureau et L. Louison, université Lyon 3</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire avant de faire lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ick⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et sources historiques: Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing in the age of AI: stratified establishment of medieval texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42803-025-00116-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Documents and Automatic Text Recognition: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Anthony Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Historical Documents and Automatic Text Recognition:, Historical Documents and automatic text recognition, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.13247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plumes aux pixels : actualité de l’édition scientifique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théia. Revue d’histoire et d’histoire de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/theia268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Casenave, L’Édition critique numérique. Une nouvelle approche du patrimoine littéraire et documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ypx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto: A Controlled Vocabulary to Describe and Process Digital Facsimiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.12689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future. Medieval Studies Today, éd. Maarten J.F.M. Hoenen, Karsten Engel, Bâle, FIDEM, 2021 ; 1 vol., XIX–392 p. (Textes et études du Moyen Âge, 98). ISBN : 978-2-503-59470-5. Prix : € 65,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022/3-4 (Tome CXXVIII), pp.759-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic HTR Models for Medieval Manuscripts. The CREMMALab Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and automatic text recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837519v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial colorization of digitized microfilms: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (Towards a Digital Ecosystem:..), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.8454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335326v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la composition des premiers légendiers en langue vernaculaire à l’aide des méthodes numériques : acquisition automatique du texte (HTR) et analyses stylométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ateliers CBMAhag</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03877619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier Li Seint Confessor de Wauchier de Denain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding (inter)textual insertions in Latin &amp;quot;grammatical commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations et valorisations des données numériques connexes à l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques : Entre tradition et changement de paradigme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.133-153, 2023, Libre accès, Parcours Numériques, 978-2-7606-4764-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Seint Confessor de Wauchier de Denain, une œuvre sérielle et son contexte manuscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernand Peloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des saints et des livres : Christianisme flamboyant et manuscrits hagiographiques du Nord à la fin du Moyen Âge (xi-xiiie siècles), Fernand Peloux (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2021, Hagiologia, 978-2-503-59585-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAG-EB.5.126288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3464473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02330147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LI SEINT CONFESSOR (Wauchier de Denain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 1 (0204), pp.616, 2024, 978-2-7453-6159-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Premat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afra Pujol I Campeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Deleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Premat; Ariane Pinche. Association Diachronies Contemporaines, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3462309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Documents and automatic text recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Anthony Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://jdmdh.episciences.org/page/documents-historiques-et-reconnaissance-automatique-de-textes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en données le manuscrit: Entre intelligence artificielle, philologie et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences sur l'Intelligence artificielle (IA) à destination des étudiants de master de la mention sciences de l'information et des bibliothèques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GUYON Céline, Feb 2026, Lyon (ENSSIB), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05494607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des études médiévales et des humanités numériques : un parcours de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres des jeunes chercheur·ses en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timothée Celeyron; Iris Fabry; Tanguy Lemoine; Laurie Raymond; Zeina Tmart, Dec 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidités graphiques : des images à la transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réformes orthographiques à la Renaissance entre Humanisme et imprimerie: une perspective européenne, 67e Colloque international d’études humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Pierazzo, Jun 2025, Tours, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10599911]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Philology : Perspectives and New Challenges in Data Preparation A Case Study on Saint Lambert of Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Approaches to Pre-modern Texts and Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katarzyna Kapitan, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauchier, Is That You? A multi-manuscript authorship analysis of Saint Lambert's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/QsBV0XYj8wRC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in ATR for Historical Documents: Turning Manuscripts into Shareable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Digital History] Workshop on ATR models and platform (in)dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PATT project (Potentials of Advanced Text Technologies: Machine Learning-based Text Recognition), Nov 2024, Zürich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle Et Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Hernandez; Nathalie Abadie; Bertrand Dumenieu; Sébastien Poublanc, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR et SHS en 2024 : Naviguer dans les océans de la reconnaissance automatique d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du réseau Mate-SHS : Intelligence artificielle - applications et implications pour le métier d'ingénieur en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ada Chmilevschi; Marie Cros; Valentin de Craene; Marie-Aude Depuiset; Frédérique Mélanie-Becquet; Cécile Rodrigues; Thomas Soubiran; Najla Touati; Benoit Tudoux, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océriser les imprimés du XVIe siècle en langue française : le cas d'un corpus romand en caractères gothiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Solfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Beaulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons pour les légendiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover pour conserver. Le texte entre forme canonique et fluidité dans la tradition manuscrite médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgia Vocino, Oct 2024, Namur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle diachronique pour les mains modernes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024 - Colloque annuel de l'Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition et de pré-éditorialisation du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images d’un texte à l’encodage et l’édition en TEI XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Wion, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation à l'édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégory Clesse; Marie Pauliat; Florence Ninitte, Mar 2023, Louvain -la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d'écriture et manuscrits Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir par-delà des flammes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Maulu, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la composition des légendiers à l’aide des méthodes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMAhag – Ateliers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Magnani, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation à l'édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégory Clesse; Marie Pauliat; Florence Ninitte, Mar 2023, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Nuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwritten Text Recognition and Medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague Medieval DH storming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Doležalová, Feb 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images au texte : comment apprendre à des ordinateurs à lire des manuscrits médiévaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « De l’écrit à l’écran. Objets numériques et matérialité des sources écrites »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Campus Richelieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevallier; Charlotte Duvette, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a: Traitement des sources textuelles en diachronie longue de Gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BnF DataLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMALab Project: Handwritten text recognition (HTR) for medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between automatic and manual encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2022 conference : Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7092214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CremmaLab project: Transcription guidelines and HTR models for French medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Documents anciens et reconnaissance automatique des écritures manuscrites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto: common vocabulary and practices for analysing the layout of manuscripts (and more)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Computational Paleography (IWCP@ICDAR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe-XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes | PSL, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automatic TEI encoding via layout analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantastic future 21, 3rd International Conference on Artificial Intelligence for Librairies, Archives and Museums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AI for Libraries, Archives, and Museums (ai4lam), Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe : l’exemple de Pyrrha, interface de post-correction, et Pie, lemmatiseur et tagueur, pour l’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lives of Saints in Series: A Perspective from Old French Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe : l’exemple de Pyrrha, interface de post-correction, et Pie, lemmatiseur et tagueur morphosyntaxique, pour l’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique d’une collection hagiographique du Nord de la France : Li Seint Confessor de Wauchier de Denain, une œuvre sérielle et son contexte manuscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuscrits hagiographiques du nord de la France et de la Belgique actuelle à la fin du Moyen Âge (xive-xvie s.) : fabrication, fonctions et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et exploiter l’édition nativement numérique d’un recueil hagiographique en langue d’oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Doctorale | Diachronies gallo-romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une édition nativement numérique : un nouveau rapport au texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ÉRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique des Seint Confessor : encoder, visualiser et analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du document et Pratiques de recherche à l’ère des Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité et mensonge dans le recueil hagiographique Li Seint Confessor de Wauchier de Denain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Huitièmes journées d’études internationales de l’association des jeunes chercheurs médiévistes de l’unige : vrai, faux, mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites histoires pour écrire l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée des doctorants du CIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition nativement numérique d'un manuscrit du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres de l'axe humanité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la composition du recueil hagiographique “li seint Confessor” de Wauchier de Denain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du CIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Hyperdonat : édition électronique de textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d’études « Humanités &amp; numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles-St-Quentin-en-Yvelines, Feb 2015, Saint-Quentin-en-Yvellines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Datalab 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Processing Gallica's historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIGE Data Science Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMALab Project: Handwritten Text Recognition for medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition nativement numérique des oeuvres hagiographiques 'Li Seint Confessor' de Wauchier de Denain, d'après le manuscrit 412 de la bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans du laboratoire du CIHAM et de la création du pôle de Lyon de l’EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperdonat, digital edition project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members’ Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de transcription pour les manuscrits du Xe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR Models and genericity for Medieval Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français, Xe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe -XIVe siècle Séance 3 : L’allographie, entre besoins scientifiques et pragmatiques. Comment modéliser et optimiser les données d’entraînement pour l’HTR (I) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A65A2875"/>
+    <w:nsid w:val="291D50FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D66CF7E8"/>
+    <w:nsid w:val="B62850F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19DFF9FF"/>
+    <w:nsid w:val="455C61FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-pinche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7843-5050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adho.org/announcements/2019/paul-fortier-prize-winners-announced-dh2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431021v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nahon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05429104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-025-00116-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/theia268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343404v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.12689" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthony Stokes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837519v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335326v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8454" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281266v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.1392" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.HAG-EB.5.126288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.5.126288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3464473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04586212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05429117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156921v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10599911]" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05154115v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/QsBV0XYj8wRC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04586198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Solfrini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Beaulnes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930385v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7092214" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112479v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801325v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413470v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628533v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-pinche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7843-5050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adho.org/announcements/2019/paul-fortier-prize-winners-announced-dh2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05429104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-025-00116-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthony Stokes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/theia268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343404v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.12689" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837519v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335326v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281266v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.1392" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.HAG-EB.5.126288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.5.126288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3464473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04586212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05429117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10599911]" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05154115v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/QsBV0XYj8wRC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04586198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Solfrini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Beaulnes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7092214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736532v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>