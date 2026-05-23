--- v1 (2026-04-12)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Pinche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ariane-pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7843-5050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Pinche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM • UMR 5648</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ariane.pinche[at]cnrs[point]fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Pinche est chargée de recherche au CNRS en études médiévales et humanités numériques au CIHAM (UMR 5648). Spécialiste de l’édition numérique des textes hagiographiques en ancien français, elle s’intéresse aux transformations des pratiques philologiques à l’ère de l’intelligence artificielle. Ses travaux actuels portent sur la reconnaissance automatique de l’écriture dans les manuscrits médiévaux et sur les logiques de compilation au sein des légendiers français.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 — …  Membre du comité de coordination d'Humanistica</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 — …  Co-responsable de l'axe corpor@tech-Sciences Ouvertes (HN) du CIHAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 — …	Chargée de recherche CNRS, section 32, CIHAM — UMR 5648, Lyon, Délégation 07 — Rhône- Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022	Contrat postdoctoral à l’École nationale des chartes, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature hagiographique, compilations hagiographiques en langue vernaculaire, édition des textes médiévaux, édition numérique, lemmatisation, confection de corpus médiévaux pour l'entraînement de modèles HTR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat : « Édition nativement numérique du recueil hagiographique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Li Seint Confessor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Wauchier de Denain, d'après le manuscrit 412 de la Bibliothèque nationale de France », sous la direction de C. Pierreville et la co-direction de B. Bureau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix Fortier avec Jean-Baptiste Camps et Thibault Clérice décerné à la meilleure communication de jeune(s) chercheur(s) lors de la conférence annuelle Digital Humanities : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adho.org/announcements/2019/paul-fortier-prize-winners-announced-dh2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allocation doctorale régionale (Rhône-Alpes) ARC 5 (Cultures, Sciences, Sociétés et Médiations)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences spécifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte dans la constitution de données d'entrainement et la création de modèles HTR (E-scriptorium, Kraken)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en encodage XML TEI ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en schémas ODD pour XML TEI ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en XSLT ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise et connaissance des outils d’annotation linguistique (Pie, Pyrrha);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise des principes d’entraînement en deep learning (cercle vertueux d’apprentissage : annotation-entraînement-évaluation-production-annotation);</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en langue et littérature médiévales, sujet de thèse : « Édition nativement numérique de l’œuvre hagiographique 'Li Seint Confessor' de Wauchier de Denain, d’après le manuscrit 412 de la Bibliothèque Nationale de France », sous la direction de C. Pierreville (CIHAM) et de B. Bureau (HiSoMA), université Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Participation à l'école d'été du CERCOR, le discours hagiographique en milieu régulier : Outils, méthodes, problématiques (Moyen Âge,Temps modernes) à Saint-Étienne, 5-7 septembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la formation Digital Editing of Medieval Manuscript en partenariat avec le CIHAM, 2016 (3 semaines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DU « Enseignement, Éducation et Formation », mention très bien, ESPE Lille-Nord-de-France et université Charles-de-Gaulle, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage intensif Python (28h), Université d’été, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« “Culture & Technology” —The European Summer University in Digital Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 28 juillet au 7 août, université de Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 « Technologies numériques appliquées à l’histoire », mention très bien, École nationale des chartes, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obtention de l’agrégation de grammaire, option A, reçue au rang 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 recherche de lettres classiques, mention très bien, sujet du mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition d’une vie de saint Grégoire, ms 867 de la bibliothèque municipale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de B. Bureau et L. Louison, université Lyon 3</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire avant de faire lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ick⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et sources historiques: Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing in the age of AI: stratified establishment of medieval texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42803-025-00116-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Documents and Automatic Text Recognition: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Anthony Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Historical Documents and Automatic Text Recognition:, Historical Documents and automatic text recognition, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.13247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plumes aux pixels : actualité de l’édition scientifique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théia. Revue d’histoire et d’histoire de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/theia268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Casenave, L’Édition critique numérique. Une nouvelle approche du patrimoine littéraire et documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ypx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto: A Controlled Vocabulary to Describe and Process Digital Facsimiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.12689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future. Medieval Studies Today, éd. Maarten J.F.M. Hoenen, Karsten Engel, Bâle, FIDEM, 2021 ; 1 vol., XIX–392 p. (Textes et études du Moyen Âge, 98). ISBN : 978-2-503-59470-5. Prix : € 65,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022/3-4 (Tome CXXVIII), pp.759-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic HTR Models for Medieval Manuscripts. The CREMMALab Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and automatic text recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837519v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial colorization of digitized microfilms: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (Towards a Digital Ecosystem:..), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.8454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335326v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la composition des premiers légendiers en langue vernaculaire à l’aide des méthodes numériques : acquisition automatique du texte (HTR) et analyses stylométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ateliers CBMAhag</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03877619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier Li Seint Confessor de Wauchier de Denain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding (inter)textual insertions in Latin &amp;quot;grammatical commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations et valorisations des données numériques connexes à l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques : Entre tradition et changement de paradigme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.133-153, 2023, Libre accès, Parcours Numériques, 978-2-7606-4764-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Seint Confessor de Wauchier de Denain, une œuvre sérielle et son contexte manuscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernand Peloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des saints et des livres : Christianisme flamboyant et manuscrits hagiographiques du Nord à la fin du Moyen Âge (xi-xiiie siècles), Fernand Peloux (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2021, Hagiologia, 978-2-503-59585-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAG-EB.5.126288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3464473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02330147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LI SEINT CONFESSOR (Wauchier de Denain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 1 (0204), pp.616, 2024, 978-2-7453-6159-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Premat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afra Pujol I Campeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Deleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Premat; Ariane Pinche. Association Diachronies Contemporaines, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3462309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Documents and automatic text recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Anthony Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://jdmdh.episciences.org/page/documents-historiques-et-reconnaissance-automatique-de-textes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en données le manuscrit: Entre intelligence artificielle, philologie et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences sur l'Intelligence artificielle (IA) à destination des étudiants de master de la mention sciences de l'information et des bibliothèques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GUYON Céline, Feb 2026, Lyon (ENSSIB), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05494607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des études médiévales et des humanités numériques : un parcours de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres des jeunes chercheur·ses en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timothée Celeyron; Iris Fabry; Tanguy Lemoine; Laurie Raymond; Zeina Tmart, Dec 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidités graphiques : des images à la transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réformes orthographiques à la Renaissance entre Humanisme et imprimerie: une perspective européenne, 67e Colloque international d’études humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Pierazzo, Jun 2025, Tours, France. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10599911]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Philology : Perspectives and New Challenges in Data Preparation A Case Study on Saint Lambert of Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Approaches to Pre-modern Texts and Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katarzyna Kapitan, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauchier, Is That You? A multi-manuscript authorship analysis of Saint Lambert's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/QsBV0XYj8wRC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in ATR for Historical Documents: Turning Manuscripts into Shareable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Digital History] Workshop on ATR models and platform (in)dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PATT project (Potentials of Advanced Text Technologies: Machine Learning-based Text Recognition), Nov 2024, Zürich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle Et Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Hernandez; Nathalie Abadie; Bertrand Dumenieu; Sébastien Poublanc, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR et SHS en 2024 : Naviguer dans les océans de la reconnaissance automatique d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du réseau Mate-SHS : Intelligence artificielle - applications et implications pour le métier d'ingénieur en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ada Chmilevschi; Marie Cros; Valentin de Craene; Marie-Aude Depuiset; Frédérique Mélanie-Becquet; Cécile Rodrigues; Thomas Soubiran; Najla Touati; Benoit Tudoux, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océriser les imprimés du XVIe siècle en langue française : le cas d'un corpus romand en caractères gothiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Solfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Beaulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons pour les légendiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover pour conserver. Le texte entre forme canonique et fluidité dans la tradition manuscrite médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgia Vocino, Oct 2024, Namur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle diachronique pour les mains modernes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024 - Colloque annuel de l'Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition et de pré-éditorialisation du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images d’un texte à l’encodage et l’édition en TEI XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Wion, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation à l'édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégory Clesse; Marie Pauliat; Florence Ninitte, Mar 2023, Louvain -la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d'écriture et manuscrits Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir par-delà des flammes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Maulu, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la composition des légendiers à l’aide des méthodes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMAhag – Ateliers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Magnani, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation à l'édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégory Clesse; Marie Pauliat; Florence Ninitte, Mar 2023, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Nuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwritten Text Recognition and Medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague Medieval DH storming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Doležalová, Feb 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images au texte : comment apprendre à des ordinateurs à lire des manuscrits médiévaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « De l’écrit à l’écran. Objets numériques et matérialité des sources écrites »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Campus Richelieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevallier; Charlotte Duvette, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a: Traitement des sources textuelles en diachronie longue de Gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BnF DataLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMALab Project: Handwritten text recognition (HTR) for medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between automatic and manual encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2022 conference : Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7092214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CremmaLab project: Transcription guidelines and HTR models for French medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Documents anciens et reconnaissance automatique des écritures manuscrites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto: common vocabulary and practices for analysing the layout of manuscripts (and more)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Computational Paleography (IWCP@ICDAR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe-XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes | PSL, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automatic TEI encoding via layout analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantastic future 21, 3rd International Conference on Artificial Intelligence for Librairies, Archives and Museums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AI for Libraries, Archives, and Museums (ai4lam), Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe : l’exemple de Pyrrha, interface de post-correction, et Pie, lemmatiseur et tagueur, pour l’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lives of Saints in Series: A Perspective from Old French Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe : l’exemple de Pyrrha, interface de post-correction, et Pie, lemmatiseur et tagueur morphosyntaxique, pour l’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique d’une collection hagiographique du Nord de la France : Li Seint Confessor de Wauchier de Denain, une œuvre sérielle et son contexte manuscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuscrits hagiographiques du nord de la France et de la Belgique actuelle à la fin du Moyen Âge (xive-xvie s.) : fabrication, fonctions et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et exploiter l’édition nativement numérique d’un recueil hagiographique en langue d’oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Doctorale | Diachronies gallo-romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une édition nativement numérique : un nouveau rapport au texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ÉRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique des Seint Confessor : encoder, visualiser et analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du document et Pratiques de recherche à l’ère des Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité et mensonge dans le recueil hagiographique Li Seint Confessor de Wauchier de Denain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Huitièmes journées d’études internationales de l’association des jeunes chercheurs médiévistes de l’unige : vrai, faux, mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites histoires pour écrire l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée des doctorants du CIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition nativement numérique d'un manuscrit du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres de l'axe humanité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la composition du recueil hagiographique “li seint Confessor” de Wauchier de Denain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du CIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Hyperdonat : édition électronique de textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d’études « Humanités &amp; numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles-St-Quentin-en-Yvelines, Feb 2015, Saint-Quentin-en-Yvellines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Datalab 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Processing Gallica's historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIGE Data Science Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMALab Project: Handwritten Text Recognition for medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition nativement numérique des oeuvres hagiographiques 'Li Seint Confessor' de Wauchier de Denain, d'après le manuscrit 412 de la bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans du laboratoire du CIHAM et de la création du pôle de Lyon de l’EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperdonat, digital edition project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members’ Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de transcription pour les manuscrits du Xe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR Models and genericity for Medieval Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français, Xe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe -XIVe siècle Séance 3 : L’allographie, entre besoins scientifiques et pragmatiques. Comment modéliser et optimiser les données d’entraînement pour l’HTR (I) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariane Pinche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS CIHAM UMR 5648</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ariane-pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7843-5050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Pinche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM • UMR 5648</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ariane.pinche[at]cnrs[point]fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane Pinche est chargée de recherche au CNRS en études médiévales et humanités numériques au CIHAM (UMR 5648). Spécialiste de l’édition numérique des textes hagiographiques en ancien français, elle s’intéresse aux transformations des pratiques philologiques à l’ère de l’intelligence artificielle. Ses travaux actuels portent sur la reconnaissance automatique de l’écriture dans les manuscrits médiévaux et sur les logiques de compilation au sein des légendiers français.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 — …  Membre du comité de coordination d'Humanistica</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 — …  Co-responsable de l'axe corpor@tech-Sciences Ouvertes (HN) du CIHAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 — …	Chargée de recherche CNRS, section 32, CIHAM — UMR 5648, Lyon, Délégation 07 — Rhône- Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022	Contrat postdoctoral à l’École nationale des chartes, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature hagiographique, compilations hagiographiques en langue vernaculaire, édition des textes médiévaux, édition numérique, lemmatisation, confection de corpus médiévaux pour l'entraînement de modèles HTR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat : « Édition nativement numérique du recueil hagiographique </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Li Seint Confessor</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Wauchier de Denain, d'après le manuscrit 412 de la Bibliothèque nationale de France », sous la direction de C. Pierreville et la co-direction de B. Bureau.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix Fortier avec Jean-Baptiste Camps et Thibault Clérice décerné à la meilleure communication de jeune(s) chercheur(s) lors de la conférence annuelle Digital Humanities : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adho.org/announcements/2019/paul-fortier-prize-winners-announced-dh2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allocation doctorale régionale (Rhône-Alpes) ARC 5 (Cultures, Sciences, Sociétés et Médiations)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences spécifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte dans la constitution de données d'entrainement et la création de modèles HTR (E-scriptorium, Kraken)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en encodage XML TEI ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en schémas ODD pour XML TEI ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experte en XSLT ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise et connaissance des outils d’annotation linguistique (Pie, Pyrrha);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise des principes d’entraînement en deep learning (cercle vertueux d’apprentissage : annotation-entraînement-évaluation-production-annotation);</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en langue et littérature médiévales, sujet de thèse : « Édition nativement numérique de l’œuvre hagiographique 'Li Seint Confessor' de Wauchier de Denain, d’après le manuscrit 412 de la Bibliothèque Nationale de France », sous la direction de C. Pierreville (CIHAM) et de B. Bureau (HiSoMA), université Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Participation à l'école d'été du CERCOR, le discours hagiographique en milieu régulier : Outils, méthodes, problématiques (Moyen Âge,Temps modernes) à Saint-Étienne, 5-7 septembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à la formation Digital Editing of Medieval Manuscript en partenariat avec le CIHAM, 2016 (3 semaines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DU « Enseignement, Éducation et Formation », mention très bien, ESPE Lille-Nord-de-France et université Charles-de-Gaulle, Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stage intensif Python (28h), Université d’été, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« “Culture & Technology” —The European Summer University in Digital Humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 28 juillet au 7 août, université de Leipzig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 « Technologies numériques appliquées à l’histoire », mention très bien, École nationale des chartes, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obtention de l’agrégation de grammaire, option A, reçue au rang 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 recherche de lettres classiques, mention très bien, sujet du mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition d’une vie de saint Grégoire, ms 867 de la bibliothèque municipale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de B. Bureau et L. Louison, université Lyon 3</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire avant de faire lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ick⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et sources historiques: Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05300912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing in the age of AI: stratified establishment of medieval texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42803-025-00116-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plumes aux pixels : actualité de l’édition scientifique numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théia. Revue d’histoire et d’histoire de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/theia268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Casenave, L’Édition critique numérique. Une nouvelle approche du patrimoine littéraire et documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ypx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto: A Controlled Vocabulary to Describe and Process Digital Facsimiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.12689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Documents and Automatic Text Recognition: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Anthony Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Historical Documents and Automatic Text Recognition:, Historical Documents and automatic text recognition, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.13247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic HTR Models for Medieval Manuscripts. The CREMMALab Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historical Documents and automatic text recognition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837519v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial colorization of digitized microfilms: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022 (Towards a Digital Ecosystem:..), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.8454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335326v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future. Medieval Studies Today, éd. Maarten J.F.M. Hoenen, Karsten Engel, Bâle, FIDEM, 2021 ; 1 vol., XIX–392 p. (Textes et études du Moyen Âge, 98). ISBN : 978-2-503-59470-5. Prix : € 65,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022/3-4 (Tome CXXVIII), pp.759-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04094982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la composition des premiers légendiers en langue vernaculaire à l’aide des méthodes numériques : acquisition automatique du texte (HTR) et analyses stylométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ateliers CBMAhag</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03877619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment étudier Li Seint Confessor de Wauchier de Denain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du CERCOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42, pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding (inter)textual insertions in Latin &amp;quot;grammatical commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, Special Issue on Computer-Aided Processing of Intertextuality in Ancient Languages, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations et valorisations des données numériques connexes à l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques : Entre tradition et changement de paradigme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.133-153, 2023, Libre accès, Parcours Numériques, 978-2-7606-4764-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Seint Confessor de Wauchier de Denain, une œuvre sérielle et son contexte manuscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernand Peloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des saints et des livres : Christianisme flamboyant et manuscrits hagiographiques du Nord à la fin du Moyen Âge (xi-xiiie siècles), Fernand Peloux (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2021, Hagiologia, 978-2-503-59585-6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.HAG-EB.5.126288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3464473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02330147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LI SEINT CONFESSOR (Wauchier de Denain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 1 (0204), pp.616, 2024, 978-2-7453-6159-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Premat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afra Pujol I Campeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Deleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Premat; Ariane Pinche. Association Diachronies Contemporaines, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3462309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Documents and automatic text recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Anthony Stokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://jdmdh.episciences.org/page/documents-historiques-et-reconnaissance-automatique-de-textes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des communications du 7e colloque Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paris, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en données le manuscrit: Entre intelligence artificielle, philologie et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences sur l'Intelligence artificielle (IA) à destination des étudiants de master de la mention sciences de l'information et des bibliothèques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GUYON Céline, Feb 2026, Lyon (ENSSIB), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05494607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des études médiévales et des humanités numériques : un parcours de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres des jeunes chercheur·ses en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timothée Celeyron; Iris Fabry; Tanguy Lemoine; Laurie Raymond; Zeina Tmart, Dec 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidités graphiques : des images à la transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Réformes orthographiques à la Renaissance entre Humanisme et imprimerie: une perspective européenne, 67e Colloque international d’études humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Pierazzo, Jun 2025, Tours, France. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10599911]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Philology : Perspectives and New Challenges in Data Preparation A Case Study on Saint Lambert of Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Approaches to Pre-modern Texts and Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Katarzyna Kapitan, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauchier, Is That You? A multi-manuscript authorship analysis of Saint Lambert's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/QsBV0XYj8wRC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Intelligence Artificielle Et Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Hernandez; Nathalie Abadie; Bertrand Dumenieu; Sébastien Poublanc, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Processing of Textual Sources: Projects in Digital Humanities at CIHAM-UMR 5648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities and Romance Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Brisville-Fertin; Matthias Gille Levenson; Carlos Heusch; Maria Morras; Ariane Pinche, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR et SHS en 2024 : Naviguer dans les océans de la reconnaissance automatique d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du réseau Mate-SHS : Intelligence artificielle - applications et implications pour le métier d'ingénieur en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ada Chmilevschi; Marie Cros; Valentin de Craene; Marie-Aude Depuiset; Frédérique Mélanie-Becquet; Cécile Rodrigues; Thomas Soubiran; Najla Touati; Benoit Tudoux, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons pour les légendiers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover pour conserver. Le texte entre forme canonique et fluidité dans la tradition manuscrite médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgia Vocino, Oct 2024, Namur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire son corpus à l'ère numérique : de l'ATR à la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du calame au clavier : colloque de philologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Barrière; Sarah Gaucher; Micol Muttini; Sarah Orsini, Jan 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océriser les imprimés du XVIe siècle en langue française : le cas d'un corpus romand en caractères gothiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Solfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Beaulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle diachronique pour les mains modernes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacsont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024 - Colloque annuel de l'Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition et de pré-éditorialisation du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des images d’un texte à l’encodage et l’édition en TEI XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Wion, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in ATR for Historical Documents: Turning Manuscripts into Shareable Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Digital History] Workshop on ATR models and platform (in)dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PATT project (Potentials of Advanced Text Technologies: Machine Learning-based Text Recognition), Nov 2024, Zürich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation à l'édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégory Clesse; Marie Pauliat; Florence Ninitte, Mar 2023, Louvain -la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d'écriture et manuscrits Limites et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir par-delà des flammes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Maulu, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la composition des légendiers à l’aide des méthodes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMAhag – Ateliers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Magnani, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities - DH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique d’écriture et documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation à l'édition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégory Clesse; Marie Pauliat; Florence Ninitte, Mar 2023, Louvain- la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Nuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwritten Text Recognition and Medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague Medieval DH storming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Doležalová, Feb 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Campus Richelieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Chevallier; Charlotte Duvette, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a: Traitement des sources textuelles en diachronie longue de Gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BnF DataLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMALab Project: Handwritten text recognition (HTR) for medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between automatic and manual encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2022 conference : Text as data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newcastle, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7092214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CremmaLab project: Transcription guidelines and HTR models for French medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Documents anciens et reconnaissance automatique des écritures manuscrites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images au texte : comment apprendre à des ordinateurs à lire des manuscrits médiévaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « De l’écrit à l’écran. Objets numériques et matérialité des sources écrites »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto: common vocabulary and practices for analysing the layout of manuscripts (and more)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Computational Paleography (IWCP@ICDAR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe-XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale des chartes | PSL, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automatic TEI encoding via layout analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantastic future 21, 3rd International Conference on Artificial Intelligence for Librairies, Archives and Museums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AI for Libraries, Archives, and Museums (ai4lam), Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe : l’exemple de Pyrrha, interface de post-correction, et Pie, lemmatiseur et tagueur morphosyntaxique, pour l’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique d’une collection hagiographique du Nord de la France : Li Seint Confessor de Wauchier de Denain, une œuvre sérielle et son contexte manuscrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manuscrits hagiographiques du nord de la France et de la Belgique actuelle à la fin du Moyen Âge (xive-xvie s.) : fabrication, fonctions et usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Louvain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lives of Saints in Series: A Perspective from Old French Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter facilement un corpus complexe : l’exemple de Pyrrha, interface de post-correction, et Pie, lemmatiseur et tagueur, pour l’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et exploiter l’édition nativement numérique d’un recueil hagiographique en langue d’oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Doctorale | Diachronies gallo-romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire une édition nativement numérique : un nouveau rapport au texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ÉRIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique des Seint Confessor : encoder, visualiser et analyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses du document et Pratiques de recherche à l’ère des Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité et mensonge dans le recueil hagiographique Li Seint Confessor de Wauchier de Denain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Huitièmes journées d’études internationales de l’association des jeunes chercheurs médiévistes de l’unige : vrai, faux, mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites histoires pour écrire l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée des doctorants du CIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition nativement numérique d'un manuscrit du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres de l'axe humanité numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment comprendre la composition du recueil hagiographique “li seint Confessor” de Wauchier de Denain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du CIHAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Hyperdonat : édition électronique de textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d’études « Humanités &amp; numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles-St-Quentin-en-Yvelines, Feb 2015, Saint-Quentin-en-Yvellines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Datalab 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Processing Gallica's historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNIGE Data Science Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREMMALab Project: Handwritten Text Recognition for medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSME² - Complexities: 30 Years Of Research Of Medievalists DH Concerning A Thousand Years Of Medieval Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019 : Complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition nativement numérique des oeuvres hagiographiques 'Li Seint Confessor' de Wauchier de Denain, d'après le manuscrit 412 de la bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans du laboratoire du CIHAM et de la création du pôle de Lyon de l’EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperdonat, digital edition project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members’ Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Glaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2026 Competition on Multilingual Medieval Handwriting Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Boutreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Cars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMA, a Large-scale Corpus of Multilingual Medieval Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de transcription pour les manuscrits du Xe au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR Models and genericity for Medieval Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français, Xe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Kanaoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03353125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe -XIVe siècle Séance 3 : L’allographie, entre besoins scientifiques et pragmatiques. Comment modéliser et optimiser les données d’entraînement pour l’HTR (I) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brisville-Fertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castillo Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díez Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes d’acquisition, de traitement et de publication du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gille Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium Ariane - Axe 1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="291D50FB"/>
+    <w:nsid w:val="C03883F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B62850F0"/>
+    <w:nsid w:val="3C35E5B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="455C61FA"/>
+    <w:nsid w:val="8EA73551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-pinche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7843-5050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adho.org/announcements/2019/paul-fortier-prize-winners-announced-dh2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05429104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-025-00116-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthony Stokes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/theia268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343404v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.12689" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837519v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335326v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281266v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.1392" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.HAG-EB.5.126288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.5.126288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3464473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04586212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05429117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10599911]" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05154115v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/QsBV0XYj8wRC" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04586198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Solfrini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Beaulnes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7092214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736532v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-pinche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7843-5050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adho.org/announcements/2019/paul-fortier-prize-winners-announced-dh2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05429104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-025-00116-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/theia268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ypx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343404v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.12689" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthony Stokes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837519v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335326v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.8454" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281266v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.1392" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04058035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.HAG-EB.5.126288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAG-EB.5.126288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3464473" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04586212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Crespi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05429117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10599911]" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05154115v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/QsBV0XYj8wRC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04586198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Solfrini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Beaulnes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04584378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Nuguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7092214" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151796v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01413479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05608045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boutreux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Cars" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299220v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615557v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494973v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>