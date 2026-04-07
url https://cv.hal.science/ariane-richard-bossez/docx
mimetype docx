--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -213,8922 +213,9632 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’illusion de l’excellence en éducation prioritaire ou la fabrique de territoires scolaires de seconde zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La territorialisation des politiques éducatives en France : l’exemple des cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 98, pp.115-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13wik⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sélection au « mérite » ? Le choix des bénéficiaires du programme Parcours d’excellence en éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.121-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.10645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Education prioritaire, des dispositifs à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion de l’excellence en éducation prioritaire à l’épreuve de la gouvernance par dispositif. Étude du déploiement des parcours d’excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.5169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélectionner des élèves pour les Parcours d’excellence en réseau d’éducation prioritaire : points de vue de sélectionneurs et de sélectionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500492v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Echanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Céreq Echanges, 26, pp.139-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03192743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-traiter la prise en charge des élèves « méritant·es ». Ce que l’ouverture sociale fait aux politiques de lutte contre les inégalités scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 107 (3), pp.54-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.107.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction de l’« excellence » en éducation prioritaire. La fabrique d’un nouveau besoin éducatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°87 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.087.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importer des pratiques alternatives dans une classe « ordinaire » : entre ruptures et continuités. Étude d’activités d’inspiration montessorienne dans une classe de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hache</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions langagières en maternelle : moment clé pour la révision des savoirs relatifs à l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Echanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Céreq Echanges, 26, pp.139-149</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser l'excellence scolaire pour les élèves de l'Education Prioritaire : l'exemple des Parcours d'Excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRE Educrecherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la transition collège-lycée : les enseignements des parcours d'excellence en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...220 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35/36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’école maternelle, une entrée différentiée dans l’écrit entre oralité et littératie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NETTER Julien. Culture et inégalités à l’école. Esquisse d’un curriculum invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES DÉBATS D’INSPIRATION PHILOSOPHIQUE : UNE PRATIQUE AMBIVALENTE POUR L’ENSEIGNEMENT MORAL ET CIVIQUE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Floro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legardez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01793856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du théâtre par le jeune public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01793837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GARNIER Pascale. Sociologie de l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01793848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiche à l’école maternelle : un objet littératié paradoxal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2016, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir le rapport au savoir en actes à l’école maternelle : éléments de réflexion conceptuels et empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRE Educrecherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1)</w:t>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...504 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ABCs of Teaching Alphabet Knowledge : affordances and challenges of ‘weaving’ visible and invisible pedagogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exley Beryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Issues in Early Childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310139v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01310140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche de ressources en ligne pour l’école : une pratique « accompagnée » productrice d’inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AUPTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir pour l’égalité filles-garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps fort Egalité filles-garçons. Agir pour transformer nos pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole publique et égalité des possibilités : quelles pistes pour Marseille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des pairs dans les activités ritualisées d’apprentissages scolaires. Ce qu’en disent des collégiens de 6e en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Transmission et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques françaises de discrimination positive tournées vers l' « excellence » : une illusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrimination et éducation. Regards croisés États-Unis / France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Saint Quentin En Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une culture éducative commune : réflexions à partir des Cités éducatives en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário internacional processos psicoccociais em saúde e educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Fortaleza, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner les savoirs fondamentaux autrement pour lutter contre l’assignation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab de l’innovation des Alpes de Haute Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Digne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel environnement socialisateur pour les apprentissages dans la classe ? Ce qu’en disent des collégiens de 6e en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger les liens entre dynamiques territoriales et apprentissages. L’exemple de l’équipe DyTAEp du pôle pilote AMPIRIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire ses devoirs avec internet : repenser la place de la famille dans le travail à la maison pour l’école. Une enquête auprès de collégiens de REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps fort Egalité filles-garçons. Agir pour transformer nos pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque international ETIC 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on définir la réussite éducative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIP-PRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités sociales dans les parcours scolaires : comment se construisent-elles ? Quels leviers pour les réduire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de la pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des savoirs dans et hors l'école : étude sur un établissement populaire du centre-ville de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Hybridations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;alliance éducative&amp;quot; et ses tensions au sein des Cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Familles et professionnels : quelle coopération pour une cité éducative des réussites ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les associations pour gouverner la jeunesse ? Le secteur associatif et la fabrique des ‘bons publics’ de l’action éducative dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gouvernement associatif des publics vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaëlle PARIZET; Lucas FAURE, Mar 2024, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à l'école maternelle : qu'est-ce qui peut aider, qu'est-ce qui peut gêner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales ATD Quart Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;parcours d'excellence&amp;quot; en éducation prioritaire ? Une nouvelle entrée pour les politiques d'égalité des chances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excellence partout, justice quelque part ? Diffusion des logiques de classement, inégalités sociales et production des élites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESSPA, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importer des pratiques alternatives dans une classe « ordinaire » : entre ruptures et continuités. Étude d'activités d'inspiration montessorienne dans une classe de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire FELIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES POLITIQUES D'EXCELLENCE EN EDUCATION PRIORITAIRE : PERSPECTIVE HISTORIQUE, CONCEPTIONS, DISPOSITIFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE SNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNES, Oct 2023, Arcueil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'école maternelle, une socialisation au statut d'élève inégale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Socialisation, éducation et culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESOPOLHIS, Jun 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner les inégalités scolaires à la maternelle, entre politiques éducatives, curricula et pratiques pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Socialisation, éducation et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des logiques éducatives dans les politiques partenariales. L'exemple des cités éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFS ( Association Française de sociologie ) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics des Cités éducatives : une désignation par délégation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Marsaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Publics et problèmes en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ENTRÉE DANS LES APPRENTISSAGES SCOLAIRES ET SES INÉGALITÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Socialisation, éducation et culture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axe 1 Mesopolhis, Dec 2023, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...47 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cités éducatives : une illusion territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFS ( Association Française de sociologie ) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">JE Des politiques éducatives territorialisées aux Cités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Courneuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...451 lines deleted...]
-                <w:t xml:space="preserve">Camille Floderer</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des labels en apesanteurs au risque de la collision. Regard sociologique sur les concurrences de dispositifs d’action éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...218 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des publics des Cités éducatives marseillaises : des enfants et des jeunes en arrière-plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la transition collège/lycée en REP+ et dans les « Parcours d’excellence » : rôle du personnel éducatif et enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Former contre les inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des différences de pédagogies, quels processus à l’œuvre ? Comparaison de pratiques &amp;quot;ordinaires&amp;quot; et &amp;quot;montessoriennes&amp;quot; en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire des transclasses ? la mobilisation de l’institution scolaire pour la « diversité » et ses effets sur les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes &amp; Sociétés [Probable/Improbable] Transclasse, Transgenre, Transnational…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs de lutte contre les inégalités en REP entre prescriptions nationales et traductions locales. L’exemple de Devoirs Faits et des Parcours d’Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser “par le haut” : une nouvelle entrée pour l’Education Prioritaire et ses recontextualisations multiples. L’exemple des Parcours d’Excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélectionner des élèves pour les &amp;quot;Parcours d’excellence&amp;quot; en REP : rôle du personnel éducatif et enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque former contre les inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats en EMC et leurs ambivalences pour l’apprentissage de la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail autonome à l’école maternelle : modalités, processus et effets sur les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l’individu et ses contextes éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Berne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratiser “par le haut” : une nouvelle entrée pour l’éducation prioritaire et ses dilemmes moraux. L’exemple des Parcours d’Excellence en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélectionner des élèves pour les Parcours d’excellence en Réseau d’Education Prioritaire : points de vue de sélectionneurs et de sélectionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de l’individu et ses contextes éducatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Berne, Suisse</w:t>
+              <w:t xml:space="preserve">26e JDL "Sélections, du système éducatif au marché du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’adulte dans le spectacle jeune public : retour sur une recherche autour du projet Nos Forêts Intérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Ping-Pong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’adulte dans le spectacle jeune public : retour sur une recherche autour du projet Nos Forêts Intérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Ping-Pong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de type Montessori à l’école maternelle : une pédagogie moins inégalitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Actualité des pratiques pédagogiques dans les classes et écoles différentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différentes perspectives sociologiques sur l’école maternelle, l’enfant et le processus de socialisation. Etat des lieux de la recherche actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Perspective sur la socialisation à l’école maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; CIRCEFT-ESCOL; LAMES; GRESCO; CNRS; RT4 AFS; RESEIDA; Université Paris 8, Jun 2019, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence introductive : perspectives sur la socialisation à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Perspectives sur la socialisation à l’école maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HOW DID THE RHETORIC OF &amp;quot;EXCELLENCE&amp;quot; IN EDUCATION SPREAD IN EUROPE? THE EXAMPLES OF HIGHER EDUCATION AND “PARCOURS D’EXCELLENCE” IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ballatore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firts International Conference "Scuola Democratica"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer le virtuel dans l’analyse sociologique : concepts théoriques et exemples d’approche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressentis des élèves et apprentissages à l’école maternelle : une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Bienveillance et Empathie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser les frontières socio-culturelles : l’exemple d’un projet autour du théâtre dans les quartiers nord de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Penser les frontières, passer les frontières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des Parcours d’Excellence dans les politiques dites d’« égalité des chances »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à la réussite scolaire en éducation prioritaire en France : quelles perceptions par les élèves du dispositif « Parcours d’excellence »?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classements et déclassements dans les jugements scolaires à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand institutions culturelles et école se rencontrent autour du théâtre : des logiques divergentes entre esthétique et scolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque FISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser l’excellence scolaire pour les élèves de l’éducation prioritaire ? Retour sur une recherche-évaluative des Parcours d’Excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes &amp; Sociétés [Probable/Improbable] Transclasse, Transgenre, Transnational…</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">8e Colloque du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...560 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation des élèves et de leurs familles en fin de collège REP+ : quel apport des Parcours d’Excellence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner les inégalités scolaires à la maternelle, entre politiques éducatives, curricula et pratiques pédagogiques. Une approche relationnelle intégrant le virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants laboratoire Triangle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires d’apprentissage et inégalités à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Actualité des pratiques pédagogiques dans les classes et écoles différentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">"Apprentissage et éducation : conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...212 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du théâtre jeune public dans le cadre scolaire : de l’expérience esthétique à sa scolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...707 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolarisation de l’art, artistisation de l’école. Sociologie des enseignements artistiques et culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une recherche collaborative à une formation pour l’apprentissage de la citoyenneté active : l’exemple du projet STEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RIFEFF « Impact des recherches sur les pratiques et les politiques éducatives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02120131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les savoirs et la pédagogie en sociologue : une approche développée sur l'école maternelle peut-elle apporter des éclairages sur l'enseignement-apprentissage des SES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement de SES : curriculum, didactique, pédagogie et pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être et mal-être des élèves dans les apprentissages à l’école maternelle : une co-production relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Lab School Network « Le bien-être dans l’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs, pédagogie et apprentissages différentiels à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rencontres RESEIDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « citoyen actif » à l’ « élève acteur de ses apprentissages » : quels enjeux pour les inégalités scolaires à l’école maternelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONGRES INTERNATIONAL : EducA 2017 « Inégalités : quelles contributions des « éducations à… » ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des savoirs littératiés à l’école maternelle : des dispositifs à leur appropriation différenciée par les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international sur la littératie à l’école (SILE) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium « Des processus scolaires de différenciation de la maternelle au lycée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actualité de la recherche en éducation et en formation (AREF), Jun 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des savoirs et ses différenciations à l’école maternelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2016 – A quelles questions cherchons-nous réponse ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre entre socialisations scolaire, familiale et par les pairs dans les activités d’apprentissage à l’école maternelle : entre cloisonnement et cumulativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations juvéniles des espaces éducatifs en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les savoirs à l’école maternelle : des savoirs officiels aux savoirs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les jeunes chercheurs d’Aix-Marseille pensent l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des savoirs et ses inégalités à l’école maternelle : apprentissages cognitifs et intégration scolaire différentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du LAMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme scolaire des savoirs et inégalités à l’école maternelle : appropriation, construction et reconnaissance différentielles des savoirs des élèves dans les activités pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFS - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning literacy at French preschool: differential pedagogic processes and school equity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Internationale Conference IAIMTE "Litteracies and effective learning and teaching for all"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialoguer entre sociologie et didactique : l’exemple d’une approche sociologique du processus pédagogique à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFS - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire laboratoire ADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes de savoirs et différenciations scolaires à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e SYMPOSIUM INTERNATIONAL ‘BASIL BERNSTEIN’ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme langagière des données d’observation : quel intérêt pour l’analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Printemps REDOC L’écriture en sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Mar 2012, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus pédagogique et inégalités scolaires à l’école maternelle française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e SYMPOSIUM INTERNATIONAL ‘BASIL BERNSTEIN’ </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Université d'été REDOC Penser les inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jun 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus pédagogique, pratiques enseignantes et inégalités scolaires à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation de la petite enfance : Enjeux sociaux et éducatifs de l’accueil dans les différentes formes institutionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795579v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04501298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-éducation école-familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Enea-Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Alain Legardez</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet artistique et petite enfance : l'exemple du projet Nos Forêts Intérieures de la scène nationale – Le Merlan à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFERE-Provence 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Cordées de la réussite aux Parcours d'excellence : quels changements pour quels effets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education à la citoyenneté active et formation des enseignants en Europe : le projet STEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Floro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Girel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+                <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFERE-Provence 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...130 lines deleted...]
-                <w:t xml:space="preserve">hal-01684007v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée dans les apprentissages scolaires et ses inégalités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. 2023, 9782753592438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance au cœur du social. Catégories élémentaires et activités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ramognino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif Devoirs Faits : entre ruptures et continuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEI-Champ social. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d’aide à l’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressentis des élèves et apprentissages différentiés à l'école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empathie et bienveillance au cœur de l'apprenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782304055276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous workshops and individual Montessori-type activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith Hangartner; Héloïse Durler; Regula Fankhauser; Crispin Girinshuti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The fabrication of the autonomous learner. Ethnographies of Educational Practices in Switzerland, France and Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.25-40, 2023, 9781003379676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003379676-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction relationnelle et différentielle des savoirs à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La connaissance au cœur du social. Catégories élémentaires et activités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-22091-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing forms of knowledge and their variations in French école maternelle: the contribution of Bernstein’s concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogic Rights and Democratic Education. Bernsteinian explorations of curriculum, pedagogy and assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bautier Élisabeth &amp; van Brederode Marion (dir.). Des différences curriculaires en classe de 6e. Une analyse de cahiers d’élèves d’établissements socialement différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.163-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14w1k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orientation du collège au lycée : quel vécu pour les élèves en éducation prioritaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amendola, C. et Marcel, J.-F. (2023). Devenir écolier ou écolière. Le sens d’une transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités en maternelle : quelle pédagogie choisir pour les réduire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nos forêts intérieures », un projet de médiation culturelle pour la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nos forêts intérieures », un projet de médiation culturelle pour la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9138,629 +9848,743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduquer autrement aux technologies : des intentions aux pratiques. L'exemple des Open Bidouille Camp d'Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FINANCEMENTS, PARTICIPATION DES PARENTS ET ACTIONS D’INGÉNIERIE DANS LES CITÉS ÉDUCATIVES MARSEILLAISES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Marsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MESOPOLHIS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles dynamiques partenariales dans les Cités éducatives marseillaises ? (rapport intermédiaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cités éducatives (Marseille). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en dit la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Cités éducatives (Marseille). 2023</w:t>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEF; Laboratoire d'économie et de sociologie du Travail (LEST); Lames, Cnrs, Aix Marseille Univ; IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); Telemme. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en disent les équipes éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ADEF; Laboratoire d'économie et de sociologie du Travail (LEST); Lames, Cnrs, Aix Marseille Univ; IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); Telemme. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LAMES; LEST; IDEF; TELEMME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en disent les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LAMES; LEST; IDEF; TELEMME. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEF; Laboratoire d'économie et de sociologie du travail (LEST); IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); TELEMME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9770,161 +10594,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Cordées de la réussite aux Parcours d'excellence : quels changements pour quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01702339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9992,51 +10816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A263294"/>
+    <w:nsid w:val="787482C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10223,51 +11047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-richard-bossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6243-577X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197722962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exley Beryl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ramognino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500558v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500547v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-richard-bossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6243-577X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197722962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exley Beryl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795418v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ramognino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w1k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>