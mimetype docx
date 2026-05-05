--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -247,278 +247,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La territorialisation des politiques éducatives en France : l’exemple des cités éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wik⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’illusion de l’excellence en éducation prioritaire ou la fabrique de territoires scolaires de seconde zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 296 (3), pp.79-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.196.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sélection au « mérite » ? Le choix des bénéficiaires du programme Parcours d’excellence en éducation prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -569,51 +569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Education prioritaire, des dispositifs à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -632,559 +632,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Importer des pratiques alternatives dans une classe « ordinaire » : entre ruptures et continuités. Étude d’activités d’inspiration montessorienne dans une classe de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélectionner des élèves pour les Parcours d’excellence en réseau d’éducation prioritaire : points de vue de sélectionneurs et de sélectionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Echanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Céreq Echanges, 26, pp.139-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03192743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La promotion de l’excellence en éducation prioritaire à l’épreuve de la gouvernance par dispositif. Étude du déploiement des parcours d’excellence en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cres.5169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-traiter la prise en charge des élèves « méritant·es ». Ce que l’ouverture sociale fait aux politiques de lutte contre les inégalités scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 107 (3), pp.54-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.107.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.107.0054⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03351230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduction de l’« excellence » en éducation prioritaire. La fabrique d’un nouveau besoin éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N°87 (1), pp.81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.087.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.087.0081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03180447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions langagières en maternelle : moment clé pour la révision des savoirs relatifs à l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1209,90 +1209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratiser l'excellence scolaire pour les élèves de l'Education Prioritaire : l'exemple des Parcours d'Excellence en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1334,64 +1334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transition collège-lycée : les enseignements des parcours d'excellence en REP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’école maternelle, une entrée différentiée dans l’écrit entre oralité et littératie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1528,51 +1528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NETTER Julien. Culture et inégalités à l’école. Esquisse d’un curriculum invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1601,51 +1601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES DÉBATS D’INSPIRATION PHILOSOPHIQUE : UNE PRATIQUE AMBIVALENTE POUR L’ENSEIGNEMENT MORAL ET CIVIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Floro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,51 +1696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception du théâtre par le jeune public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1800,51 +1800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GARNIER Pascale. Sociologie de l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1873,51 +1873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiche à l’école maternelle : un objet littératié paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1936,178 +1936,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The ABCs of Teaching Alphabet Knowledge : affordances and challenges of ‘weaving’ visible and invisible pedagogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exley Beryl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Issues in Early Childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01310139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saisir le rapport au savoir en actes à l’école maternelle : éléments de réflexion conceptuels et empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310140v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01310139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2125,64 +2125,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche de ressources en ligne pour l’école : une pratique « accompagnée » productrice d’inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2214,795 +2214,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire ses devoirs avec internet : repenser la place de la famille dans le travail à la maison pour l’école. Une enquête auprès de collégiens de REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ETIC 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les liens entre dynamiques territoriales et apprentissages. L’exemple de l’équipe DyTAEp du pôle pilote AMPIRIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agir pour l’égalité filles-garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps fort Egalité filles-garçons. Agir pour transformer nos pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une culture éducative commune : réflexions à partir des Cités éducatives en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário internacional processos psicoccociais em saúde e educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Fortaleza, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole publique et égalité des possibilités : quelles pistes pour Marseille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps des écoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques françaises de discrimination positive tournées vers l' « excellence » : une illusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrimination et éducation. Regards croisés États-Unis / France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Saint Quentin En Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des pairs dans les activités ritualisées d’apprentissages scolaires. Ce qu’en disent des collégiens de 6e en REP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Transmission et apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les savoirs fondamentaux autrement pour lutter contre l’assignation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab de l’innovation des Alpes de Haute Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Digne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel environnement socialisateur pour les apprentissages dans la classe ? Ce qu’en disent des collégiens de 6e en REP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on définir la réussite éducative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIP-PRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3027,51 +3027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités sociales dans les parcours scolaires : comment se construisent-elles ? Quels leviers pour les réduire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de la pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3096,64 +3096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des savoirs dans et hors l'école : étude sur un établissement populaire du centre-ville de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3191,51 +3191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;alliance éducative&amp;quot; et ses tensions au sein des Cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Familles et professionnels : quelle coopération pour une cité éducative des réussites ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gouvernement associatif des publics vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaëlle PARIZET; Lucas FAURE, Mar 2024, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3368,51 +3368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à l'école maternelle : qu'est-ce qui peut aider, qu'est-ce qui peut gêner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales ATD Quart Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3431,2875 +3431,3121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les publics des Cités éducatives : une désignation par délégation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Marsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Publics et problèmes en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ENTRÉE DANS LES APPRENTISSAGES SCOLAIRES ET SES INÉGALITÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Socialisation, éducation et culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe 1 Mesopolhis, Dec 2023, Aix-en-Procence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des logiques éducatives dans les politiques partenariales. L'exemple des cités éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFS ( Association Française de sociologie ) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES POLITIQUES D'EXCELLENCE EN EDUCATION PRIORITAIRE : PERSPECTIVE HISTORIQUE, CONCEPTIONS, DISPOSITIFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE SNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNES, Oct 2023, Arcueil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;parcours d'excellence&amp;quot; en éducation prioritaire ? Une nouvelle entrée pour les politiques d'égalité des chances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excellence partout, justice quelque part ? Diffusion des logiques de classement, inégalités sociales et production des élites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESSPA, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importer des pratiques alternatives dans une classe « ordinaire » : entre ruptures et continuités. Étude d'activités d'inspiration montessorienne dans une classe de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire FELIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner les inégalités scolaires à la maternelle, entre politiques éducatives, curricula et pratiques pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE SNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNES, Oct 2023, Arcueil, France</w:t>
+              <w:t xml:space="preserve">Séminaire Socialisation, éducation et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'école maternelle, une socialisation au statut d'élève inégale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Socialisation, éducation et culture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MESOPOLHIS, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des publics des Cités éducatives marseillaises : des enfants et des jeunes en arrière-plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Socialisation, éducation et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...292 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cités éducatives : une illusion territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Rubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Des politiques éducatives territorialisées aux Cités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Courneuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des labels en apesanteurs au risque de la collision. Regard sociologique sur les concurrences de dispositifs d’action éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Rubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Camille Floderer</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail autonome à l’école maternelle : modalités, processus et effets sur les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La fabrique de l’individu et ses contextes éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser “par le haut” : une nouvelle entrée pour l’éducation prioritaire et ses dilemmes moraux. L’exemple des Parcours d’Excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs de lutte contre les inégalités en REP entre prescriptions nationales et traductions locales. L’exemple de Devoirs Faits et des Parcours d’Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser “par le haut” : une nouvelle entrée pour l’Education Prioritaire et ses recontextualisations multiples. L’exemple des Parcours d’Excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des différences de pédagogies, quels processus à l’œuvre ? Comparaison de pratiques &amp;quot;ordinaires&amp;quot; et &amp;quot;montessoriennes&amp;quot; en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire des transclasses ? la mobilisation de l’institution scolaire pour la « diversité » et ses effets sur les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes &amp; Sociétés [Probable/Improbable] Transclasse, Transgenre, Transnational…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transition collège/lycée en REP+ et dans les « Parcours d’excellence » : rôle du personnel éducatif et enjeux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Former contre les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélectionner des élèves pour les &amp;quot;Parcours d’excellence&amp;quot; en REP : rôle du personnel éducatif et enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque former contre les inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats en EMC et leurs ambivalences pour l’apprentissage de la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Alice Pavie</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’adulte dans le spectacle jeune public : retour sur une recherche autour du projet Nos Forêts Intérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes &amp; Sociétés [Probable/Improbable] Transclasse, Transgenre, Transnational…</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Festival Ping-Pong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’adulte dans le spectacle jeune public : retour sur une recherche autour du projet Nos Forêts Intérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Festival Ping-Pong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélectionner des élèves pour les Parcours d’excellence en Réseau d’Education Prioritaire : points de vue de sélectionneurs et de sélectionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e JDL "Sélections, du système éducatif au marché du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix d’orientation des élèves et de leurs familles en fin de collège REP+ : quel apport des Parcours d’Excellence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser l’excellence scolaire pour les élèves de l’éducation prioritaire ? Retour sur une recherche-évaluative des Parcours d’Excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner les inégalités scolaires à la maternelle, entre politiques éducatives, curricula et pratiques pédagogiques. Une approche relationnelle intégrant le virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants laboratoire Triangle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de type Montessori à l’école maternelle : une pédagogie moins inégalitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Actualité des pratiques pédagogiques dans les classes et écoles différentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différentes perspectives sociologiques sur l’école maternelle, l’enfant et le processus de socialisation. Etat des lieux de la recherche actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Perspective sur la socialisation à l’école maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; CIRCEFT-ESCOL; LAMES; GRESCO; CNRS; RT4 AFS; RESEIDA; Université Paris 8, Jun 2019, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressentis des élèves et apprentissages à l’école maternelle : une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Bienveillance et Empathie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser les frontières socio-culturelles : l’exemple d’un projet autour du théâtre dans les quartiers nord de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Penser les frontières, passer les frontières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer le virtuel dans l’analyse sociologique : concepts théoriques et exemples d’approche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence introductive : perspectives sur la socialisation à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Perspectives sur la socialisation à l’école maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HOW DID THE RHETORIC OF &amp;quot;EXCELLENCE&amp;quot; IN EDUCATION SPREAD IN EUROPE? THE EXAMPLES OF HIGHER EDUCATION AND “PARCOURS D’EXCELLENCE” IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ballatore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firts International Conference "Scuola Democratica"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des Parcours d’Excellence dans les politiques dites d’« égalité des chances »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à la réussite scolaire en éducation prioritaire en France : quelles perceptions par les élèves du dispositif « Parcours d’excellence »?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classements et déclassements dans les jugements scolaires à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...1410 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02120139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand institutions culturelles et école se rencontrent autour du théâtre : des logiques divergentes entre esthétique et scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,497 +6560,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FISO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Alice Pavie</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du théâtre jeune public dans le cadre scolaire : de l’expérience esthétique à sa scolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque du RIFEFF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">Scolarisation de l’art, artistisation de l’école. Sociologie des enseignements artistiques et culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d’apprentissage et inégalités à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Apprentissage et éducation : conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une recherche collaborative à une formation pour l’apprentissage de la citoyenneté active : l’exemple du projet STEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RIFEFF « Impact des recherches sur les pratiques et les politiques éducatives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6829,51 +6829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les savoirs et la pédagogie en sociologue : une approche développée sur l'école maternelle peut-elle apporter des éclairages sur l'enseignement-apprentissage des SES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement de SES : curriculum, didactique, pédagogie et pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6892,359 +6892,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du « citoyen actif » à l’ « élève acteur de ses apprentissages » : quels enjeux pour les inégalités scolaires à l’école maternelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONGRES INTERNATIONAL : EducA 2017 « Inégalités : quelles contributions des « éducations à… » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des savoirs littératiés à l’école maternelle : des dispositifs à leur appropriation différenciée par les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international sur la littératie à l’école (SILE) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bien-être et mal-être des élèves dans les apprentissages à l’école maternelle : une co-production relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Lab School Network « Le bien-être dans l’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs, pédagogie et apprentissages différentiels à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rencontres RESEIDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium « Des processus scolaires de différenciation de la maternelle au lycée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7282,51 +7282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des savoirs et ses différenciations à l’école maternelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2016 – A quelles questions cherchons-nous réponse ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7351,51 +7351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre entre socialisations scolaire, familiale et par les pairs dans les activités d’apprentissage à l’école maternelle : entre cloisonnement et cumulativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations juvéniles des espaces éducatifs en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7420,51 +7420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les savoirs à l’école maternelle : des savoirs officiels aux savoirs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les jeunes chercheurs d’Aix-Marseille pensent l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7489,51 +7489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des savoirs et ses inégalités à l’école maternelle : apprentissages cognitifs et intégration scolaire différentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du LAMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7552,510 +7552,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning literacy at French preschool: differential pedagogic processes and school equity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Internationale Conference IAIMTE "Litteracies and effective learning and teaching for all"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Forme scolaire des savoirs et inégalités à l’école maternelle : appropriation, construction et reconnaissance différentielles des savoirs des élèves dans les activités pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFS - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme langagière des données d’observation : quel intérêt pour l’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Internationale Conference IAIMTE "Litteracies and effective learning and teaching for all"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Université de Printemps REDOC L’écriture en sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Mar 2012, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes de savoirs et différenciations scolaires à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e SYMPOSIUM INTERNATIONAL ‘BASIL BERNSTEIN’ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialoguer entre sociologie et didactique : l’exemple d’une approche sociologique du processus pédagogique à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire laboratoire ADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus pédagogique, pratiques enseignantes et inégalités scolaires à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e SYMPOSIUM INTERNATIONAL ‘BASIL BERNSTEIN’ </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">L’éducation de la petite enfance : Enjeux sociaux et éducatifs de l’accueil dans les différentes formes institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus pédagogique et inégalités scolaires à l’école maternelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été REDOC Penser les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jun 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501298v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01795579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8192,355 +8192,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet artistique et petite enfance : l'exemple du projet Nos Forêts Intérieures de la scène nationale – Le Merlan à Marseille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+                <w:t xml:space="preserve">Education à la citoyenneté active et formation des enseignants en Europe : le projet STEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Floro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFERE-Provence 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01795376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet artistique et petite enfance : l'exemple du projet Nos Forêts Intérieures de la scène nationale – Le Merlan à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique SFERE-Provence 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-01795381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Cordées de la réussite aux Parcours d'excellence : quels changements pour quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684007v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01795376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8558,51 +8558,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée dans les apprentissages scolaires et ses inégalités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. 2023, 9782753592438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8633,51 +8633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance au cœur du social. Catégories élémentaires et activités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ramognino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8721,393 +8721,393 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dispositif Devoirs Faits : entre ruptures et continuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEI-Champ social. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d’aide à l’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-36616-139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressentis des élèves et apprentissages différentiés à l'école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empathie et bienveillance au cœur de l'apprenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782304055276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9132,51 +9132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous workshops and individual Montessori-type activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith Hangartner; Héloïse Durler; Regula Fankhauser; Crispin Girinshuti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The fabrication of the autonomous learner. Ethnographies of Educational Practices in Switzerland, France and Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.25-40, 2023, 9781003379676. </w:t>
@@ -9214,51 +9214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction relationnelle et différentielle des savoirs à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La connaissance au cœur du social. Catégories élémentaires et activités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-22091-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9283,51 +9283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing forms of knowledge and their variations in French école maternelle: the contribution of Bernstein’s concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogic Rights and Democratic Education. Bernsteinian explorations of curriculum, pedagogy and assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9384,51 +9384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bautier Élisabeth &amp; van Brederode Marion (dir.). Des différences curriculaires en classe de 6e. Une analyse de cahiers d’élèves d’établissements socialement différenciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.163-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14w1k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9449,344 +9449,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amendola, C. et Marcel, J.-F. (2023). Devenir écolier ou écolière. Le sens d’une transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'orientation du collège au lycée : quel vécu pour les élèves en éducation prioritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités en maternelle : quelle pédagogie choisir pour les réduire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nos forêts intérieures », un projet de médiation culturelle pour la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nos forêts intérieures », un projet de médiation culturelle pour la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9875,51 +9875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduquer autrement aux technologies : des intentions aux pratiques. L'exemple des Open Bidouille Camp d'Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9982,51 +9982,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINANCEMENTS, PARTICIPATION DES PARENTS ET ACTIONS D’INGÉNIERIE DANS LES CITÉS ÉDUCATIVES MARSEILLAISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10034,51 +10034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Marsaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MESOPOLHIS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,77 +10122,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cités éducatives (Marseille). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10210,77 +10210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en dit la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10332,77 +10332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en disent les équipes éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10454,77 +10454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en disent les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,103 +10608,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Cordées de la réussite aux Parcours d'excellence : quels changements pour quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -10816,51 +10816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="787482C2"/>
+    <w:nsid w:val="43BEEFBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11047,51 +11047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-richard-bossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6243-577X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197722962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exley Beryl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795418v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ramognino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w1k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-richard-bossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6243-577X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197722962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exley Beryl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500820v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Leroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795579v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ramognino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w1k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>