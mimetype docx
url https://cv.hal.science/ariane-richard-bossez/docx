--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -213,51 +213,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -378,1730 +378,1812 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.79-94. </w:t>
+              <w:t xml:space="preserve">, 2025, Néolibéralisation de l'éducation et fabrique des territoires, 196, pp.79-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.196.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bautier Élisabeth &amp; van Brederode Marion (dir.). Des différences curriculaires en classe de 6e. Une analyse de cahiers d’élèves d’établissements socialement différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226, pp.163-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14w1k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Education prioritaire, des dispositifs à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une sélection au « mérite » ? Le choix des bénéficiaires du programme Parcours d’excellence en éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.121-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.10645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importer des pratiques alternatives dans une classe « ordinaire » : entre ruptures et continuités. Étude d’activités d’inspiration montessorienne dans une classe de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion de l’excellence en éducation prioritaire à l’épreuve de la gouvernance par dispositif. Étude du déploiement des parcours d’excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.5169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélectionner des élèves pour les Parcours d’excellence en réseau d’éducation prioritaire : points de vue de sélectionneurs et de sélectionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Céreq Echanges, 26, pp.139-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03192743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-traiter la prise en charge des élèves « méritant·es ». Ce que l’ouverture sociale fait aux politiques de lutte contre les inégalités scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 107 (3), pp.54-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.107.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduction de l’« excellence » en éducation prioritaire. La fabrique d’un nouveau besoin éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N°87 (1), pp.81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.087.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions langagières en maternelle : moment clé pour la révision des savoirs relatifs à l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratiser l'excellence scolaire pour les élèves de l'Education Prioritaire : l'exemple des Parcours d'Excellence en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRE Educrecherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transition collège-lycée : les enseignements des parcours d'excellence en REP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35/36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’école maternelle, une entrée différentiée dans l’écrit entre oralité et littératie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NETTER Julien. Culture et inégalités à l’école. Esquisse d’un curriculum invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02120145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES DÉBATS D’INSPIRATION PHILOSOPHIQUE : UNE PRATIQUE AMBIVALENTE POUR L’ENSEIGNEMENT MORAL ET CIVIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Floro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01793856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception du théâtre par le jeune public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/teth.996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01793837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GARNIER Pascale. Sociologie de l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01793848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiche à l’école maternelle : un objet littératié paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ABCs of Teaching Alphabet Knowledge : affordances and challenges of ‘weaving’ visible and invisible pedagogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exley Beryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Issues in Early Childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le rapport au savoir en actes à l’école maternelle : éléments de réflexion conceptuels et empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2111,1730 +2193,1868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche de ressources en ligne pour l’école : une pratique « accompagnée » productrice d’inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AUPTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les liens entre dynamiques territoriales et apprentissages. L’exemple de l’équipe DyTAEp du pôle pilote AMPIRIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire ses devoirs avec internet : repenser la place de la famille dans le travail à la maison pour l’école. Une enquête auprès de collégiens de REP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ETIC 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole publique et égalité des possibilités : quelles pistes pour Marseille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Printemps des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des pairs dans les activités ritualisées d’apprentissages scolaires. Ce qu’en disent des collégiens de 6e en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101977v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Transmission et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques françaises de discrimination positive tournées vers l' « excellence » : une illusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrimination et éducation. Regards croisés États-Unis / France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Saint Quentin En Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une culture éducative commune : réflexions à partir des Cités éducatives en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário internacional processos psicoccociais em saúde e educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Fortaleza, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour l’égalité filles-garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps fort Egalité filles-garçons. Agir pour transformer nos pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les savoirs fondamentaux autrement pour lutter contre l’assignation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab de l’innovation des Alpes de Haute Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Digne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel environnement socialisateur pour les apprentissages dans la classe ? Ce qu’en disent des collégiens de 6e en REP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités sociales dans les parcours scolaires : comment se construisent-elles ? Quels leviers pour les réduire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de la pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on définir la réussite éducative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIP-PRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des savoirs dans et hors l'école : étude sur un établissement populaire du centre-ville de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Hybridations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;alliance éducative&amp;quot; et ses tensions au sein des Cités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Familles et professionnels : quelle coopération pour une cité éducative des réussites ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les associations pour gouverner la jeunesse ? Le secteur associatif et la fabrique des ‘bons publics’ de l’action éducative dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gouvernement associatif des publics vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaëlle PARIZET; Lucas FAURE, Mar 2024, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à l'école maternelle : qu'est-ce qui peut aider, qu'est-ce qui peut gêner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales ATD Quart Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des logiques éducatives dans les politiques partenariales. L'exemple des cités éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFS ( Association Française de sociologie ) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publics des Cités éducatives : une désignation par délégation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Nonjon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Marsaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Publics et problèmes en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ENTRÉE DANS LES APPRENTISSAGES SCOLAIRES ET SES INÉGALITÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Socialisation, éducation et culture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axe 1 Mesopolhis, Dec 2023, Aix-en-Procence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner les inégalités scolaires à la maternelle, entre politiques éducatives, curricula et pratiques pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFS ( Association Française de sociologie ) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Socialisation, éducation et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'école maternelle, une socialisation au statut d'élève inégale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Socialisation, éducation et culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESOPOLHIS, Jun 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES POLITIQUES D'EXCELLENCE EN EDUCATION PRIORITAIRE : PERSPECTIVE HISTORIQUE, CONCEPTIONS, DISPOSITIFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE SNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNES, Oct 2023, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;parcours d'excellence&amp;quot; en éducation prioritaire ? Une nouvelle entrée pour les politiques d'égalité des chances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3850,4206 +4070,4068 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excellence partout, justice quelque part ? Diffusion des logiques de classement, inégalités sociales et production des élites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESSPA, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importer des pratiques alternatives dans une classe « ordinaire » : entre ruptures et continuités. Étude d'activités d'inspiration montessorienne dans une classe de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire FELIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cités éducatives : une illusion territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Socialisation, éducation et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">JE Des politiques éducatives territorialisées aux Cités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Courneuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Camille Floderer</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des labels en apesanteurs au risque de la collision. Regard sociologique sur les concurrences de dispositifs d’action éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...198 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Benyahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+                <w:t xml:space="preserve">hal-04500811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des publics des Cités éducatives marseillaises : des enfants et des jeunes en arrière-plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Penser l’éducation territorialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail autonome à l’école maternelle : modalités, processus et effets sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l’individu et ses contextes éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratiser “par le haut” : une nouvelle entrée pour l’éducation prioritaire et ses dilemmes moraux. L’exemple des Parcours d’Excellence en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la transition collège/lycée en REP+ et dans les « Parcours d’excellence » : rôle du personnel éducatif et enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Former contre les inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs de lutte contre les inégalités en REP entre prescriptions nationales et traductions locales. L’exemple de Devoirs Faits et des Parcours d’Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratiser “par le haut” : une nouvelle entrée pour l’Education Prioritaire et ses recontextualisations multiples. L’exemple des Parcours d’Excellence en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des différences de pédagogies, quels processus à l’œuvre ? Comparaison de pratiques &amp;quot;ordinaires&amp;quot; et &amp;quot;montessoriennes&amp;quot; en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des transclasses ? la mobilisation de l’institution scolaire pour la « diversité » et ses effets sur les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes &amp; Sociétés [Probable/Improbable] Transclasse, Transgenre, Transnational…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner des élèves pour les &amp;quot;Parcours d’excellence&amp;quot; en REP : rôle du personnel éducatif et enjeux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque former contre les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débats en EMC et leurs ambivalences pour l’apprentissage de la citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école primaire au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’adulte dans le spectacle jeune public : retour sur une recherche autour du projet Nos Forêts Intérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Ping-Pong</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’adulte dans le spectacle jeune public : retour sur une recherche autour du projet Nos Forêts Intérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Ping-Pong</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner des élèves pour les Parcours d’excellence en Réseau d’Education Prioritaire : points de vue de sélectionneurs et de sélectionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e JDL "Sélections, du système éducatif au marché du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser l’excellence scolaire pour les élèves de l’éducation prioritaire ? Retour sur une recherche-évaluative des Parcours d’Excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation des élèves et de leurs familles en fin de collège REP+ : quel apport des Parcours d’Excellence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner les inégalités scolaires à la maternelle, entre politiques éducatives, curricula et pratiques pédagogiques. Une approche relationnelle intégrant le virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants laboratoire Triangle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence introductive : perspectives sur la socialisation à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Perspectives sur la socialisation à l’école maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HOW DID THE RHETORIC OF &amp;quot;EXCELLENCE&amp;quot; IN EDUCATION SPREAD IN EUROPE? THE EXAMPLES OF HIGHER EDUCATION AND “PARCOURS D’EXCELLENCE” IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ballatore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firts International Conference "Scuola Democratica"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressentis des élèves et apprentissages à l’école maternelle : une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Bienveillance et Empathie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser les frontières socio-culturelles : l’exemple d’un projet autour du théâtre dans les quartiers nord de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Penser les frontières, passer les frontières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer le virtuel dans l’analyse sociologique : concepts théoriques et exemples d’approche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de type Montessori à l’école maternelle : une pédagogie moins inégalitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Actualité des pratiques pédagogiques dans les classes et écoles différentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différentes perspectives sociologiques sur l’école maternelle, l’enfant et le processus de socialisation. Etat des lieux de la recherche actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Perspective sur la socialisation à l’école maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD; CIRCEFT-ESCOL; LAMES; GRESCO; CNRS; RT4 AFS; RESEIDA; Université Paris 8, Jun 2019, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des Parcours d’Excellence dans les politiques dites d’« égalité des chances »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à la réussite scolaire en éducation prioritaire en France : quelles perceptions par les élèves du dispositif « Parcours d’excellence »?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque du RIFEFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand institutions culturelles et école se rencontrent autour du théâtre : des logiques divergentes entre esthétique et scolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants laboratoire Triangle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque FISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...798 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classements et déclassements dans les jugements scolaires à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02120139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Girel</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires d’apprentissage et inégalités à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FISO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">"Apprentissage et éducation : conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception du théâtre jeune public dans le cadre scolaire : de l’expérience esthétique à sa scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolarisation de l’art, artistisation de l’école. Sociologie des enseignements artistiques et culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une recherche collaborative à une formation pour l’apprentissage de la citoyenneté active : l’exemple du projet STEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RIFEFF « Impact des recherches sur les pratiques et les politiques éducatives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02120131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les savoirs et la pédagogie en sociologue : une approche développée sur l'école maternelle peut-elle apporter des éclairages sur l'enseignement-apprentissage des SES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement de SES : curriculum, didactique, pédagogie et pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « citoyen actif » à l’ « élève acteur de ses apprentissages » : quels enjeux pour les inégalités scolaires à l’école maternelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONGRES INTERNATIONAL : EducA 2017 « Inégalités : quelles contributions des « éducations à… » ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des savoirs littératiés à l’école maternelle : des dispositifs à leur appropriation différenciée par les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international sur la littératie à l’école (SILE) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et mal-être des élèves dans les apprentissages à l’école maternelle : une co-production relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Lab School Network « Le bien-être dans l’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs, pédagogie et apprentissages différentiels à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rencontres RESEIDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des savoirs et ses différenciations à l’école maternelle française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF 2016 – A quelles questions cherchons-nous réponse ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium « Des processus scolaires de différenciation de la maternelle au lycée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actualité de la recherche en éducation et en formation (AREF), Jun 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre entre socialisations scolaire, familiale et par les pairs dans les activités d’apprentissage à l’école maternelle : entre cloisonnement et cumulativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations juvéniles des espaces éducatifs en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02442110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les savoirs à l’école maternelle : des savoirs officiels aux savoirs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les jeunes chercheurs d’Aix-Marseille pensent l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des savoirs et ses inégalités à l’école maternelle : apprentissages cognitifs et intégration scolaire différentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du LAMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning literacy at French preschool: differential pedagogic processes and school equity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Internationale Conference IAIMTE "Litteracies and effective learning and teaching for all"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme scolaire des savoirs et inégalités à l’école maternelle : appropriation, construction et reconnaissance différentielles des savoirs des élèves dans les activités pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFS - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme langagière des données d’observation : quel intérêt pour l’analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Printemps REDOC L’écriture en sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Mar 2012, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialoguer entre sociologie et didactique : l’exemple d’une approche sociologique du processus pédagogique à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire laboratoire ADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de savoirs et différenciations scolaires à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e SYMPOSIUM INTERNATIONAL ‘BASIL BERNSTEIN’ </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus pédagogique, pratiques enseignantes et inégalités scolaires à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation de la petite enfance : Enjeux sociaux et éducatifs de l’accueil dans les différentes formes institutionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus pédagogique et inégalités scolaires à l’école maternelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été REDOC Penser les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jun 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8059,482 +8141,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-éducation école-familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Enea-Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à la citoyenneté active et formation des enseignants en Europe : le projet STEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Floro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legardez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFERE-Provence 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet artistique et petite enfance : l'exemple du projet Nos Forêts Intérieures de la scène nationale – Le Merlan à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFERE-Provence 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Cordées de la réussite aux Parcours d'excellence : quels changements pour quels effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8544,166 +8626,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée dans les apprentissages scolaires et ses inégalités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. 2023, 9782753592438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance au cœur du social. Catégories élémentaires et activités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ramognino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8713,1106 +8795,1035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif Devoirs Faits : entre ruptures et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEI-Champ social. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège : enjeux scolaires et dispositifs d’aide à l’étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles, positionnements et pratiques des élèves au sein du dispositif Devoirs Faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège: enjeux scolaires et dispositifs d'aide à l'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI - Champ social, pp.113-135, 2025, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire ergonomique, didactique et sociologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoirs au collège. Enjeux scolaires et dispositifs d’aide à l’étude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, 2025, Recherches, 978-2-36616-139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressentis des élèves et apprentissages différentiés à l'école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empathie et bienveillance au cœur de l'apprenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782304055276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous workshops and individual Montessori-type activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith Hangartner; Héloïse Durler; Regula Fankhauser; Crispin Girinshuti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The fabrication of the autonomous learner. Ethnographies of Educational Practices in Switzerland, France and Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.25-40, 2023, 9781003379676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003379676-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction relationnelle et différentielle des savoirs à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La connaissance au cœur du social. Catégories élémentaires et activités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-22091-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing forms of knowledge and their variations in French école maternelle: the contribution of Bernstein’s concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogic Rights and Democratic Education. Bernsteinian explorations of curriculum, pedagogy and assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01310141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orientation du collège au lycée : quel vécu pour les élèves en éducation prioritaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amendola, C. et Marcel, J.-F. (2023). Devenir écolier ou écolière. Le sens d’une transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités en maternelle : quelle pédagogie choisir pour les réduire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nos forêts intérieures », un projet de médiation culturelle pour la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nos forêts intérieures », un projet de médiation culturelle pour la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9862,51 +9873,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduquer autrement aux technologies : des intentions aux pratiques. L'exemple des Open Bidouille Camp d'Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9995,602 +10006,602 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINANCEMENTS, PARTICIPATION DES PARENTS ET ACTIONS D’INGÉNIERIE DANS LES CITÉS ÉDUCATIVES MARSEILLAISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Marsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MESOPOLHIS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles dynamiques partenariales dans les Cités éducatives marseillaises ? (rapport intermédiaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lopez Puyol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Marsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">MESOPOLHIS. 2025</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cités éducatives (Marseille). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">Cités éducatives (Marseille). 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en dit la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEF; Laboratoire d'économie et de sociologie du Travail (LEST); Lames, Cnrs, Aix Marseille Univ; IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); Telemme. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en dit la recherche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en disent les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ADEF; Laboratoire d'économie et de sociologie du Travail (LEST); Lames, Cnrs, Aix Marseille Univ; IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); Telemme. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEF; Laboratoire d'économie et de sociologie du travail (LEST); IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); TELEMME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en disent les équipes éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMES; LEST; IDEF; TELEMME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409532v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-03409538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10634,77 +10645,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -10816,51 +10827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43BEEFBB"/>
+    <w:nsid w:val="DB8612C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11047,51 +11058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-richard-bossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6243-577X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197722962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exley Beryl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500820v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409575v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Leroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501291v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795579v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ramognino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w1k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariane-richard-bossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6243-577X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197722962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w1k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10645" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.5169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.087.0081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Floro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Broyelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exley Beryl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567883v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lopez Puyol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benyahia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501166v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joigneaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vitale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Jeziorski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Netter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fauguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409541v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ramognino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567725v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05495083v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500541v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500527v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310141v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>