--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -196,863 +196,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of money : contrast between citizens and local complementary currency members</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation pédagogique à l’université et effets de transformation sur les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15133/j.ijccr.2019.013⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dispositifs et activité en éducation, formation, orientation, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.10471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338991v1</w:t>
+                <w:t xml:space="preserve">hal-03609900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des dispositifs d'avenir ?</w:t>
+                <w:t xml:space="preserve">Social representations of money : contrast between citizens and local complementary currency members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2 (Summer 2019)), pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15133/j.ijccr.2019.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995938v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de changement des formes de gouvernance : le cas français (2000-2014)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des dispositifs d'avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022915v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Non-Bank Currency Systems Using Web Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dynamique de changement des formes de gouvernance : le cas français (2000-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Landivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20, pp.1 - 16</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995950v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au bord du précipice, opterons-nous pour les monnaies locales complémentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus autonome? L’évolution des structures de gouvernance des sociétés cotées françaises (1997-2008)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classifying Non-Bank Currency Systems Using Web Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Landivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (3), pp.47-64</w:t>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.1 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01189074v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How I learned to stop worrying and love the crisis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Fidrmuc</w:t>
+                <w:t xml:space="preserve">Plus autonome? L’évolution des structures de gouvernance des sociétés cotées françaises (1997-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.542-554</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00933607v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01189074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we stay or should we go? Irregular migration and duration of stay: The case of Moldovan migrants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Borodak</w:t>
+                <w:t xml:space="preserve">How I learned to stop worrying and love the crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fidrmuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-33</w:t>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.542-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00879634v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the Break! Accounting for Changing Patterns of Growth during Transition&amp;quot;, Economic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should we stay or should we go? Irregular migration and duration of stay: The case of Moldovan migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Borodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidrmuc Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (2), pp.138-154</w:t>
+              <w:t xml:space="preserve">Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437718v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mind the Break! Accounting for Changing Patterns of Growth during Transition&amp;quot;, Economic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidrmuc Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.138-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The optimal speed of transition revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.349-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00161713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1062,1000 +1192,1000 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptos : un autre regard sur leurs usages et leurs potentiels</w:t>
+                <w:t xml:space="preserve">Atelier sur les blockchains et les cryptomonnaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations internationales &amp; technologiques – Défis et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Stage de recherche du Mouvement Rural de Jeunesse Chrétienne (MRJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.mrjc.org/mrjc/, Jan 2025, Pierrefontaine-les-Varans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444269v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer ce qui fait vivre</w:t>
+                <w:t xml:space="preserve">L’écofiction comme levier d’éveil: Une expérience pédagogique d’écriture imaginaire avec des étudiant·es en L3 AES à l'UCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire: "De Crésus à Nakamoto, comment les monnaies émergent : entre théories et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Blanc, Pierre Alary, Jun 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">La création littéraire et artistique solidaire et engagée pour une citoyenneté mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Manouba, Gafsa, Tunisie, Apr 2025, Gafsa, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093824v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier sur les blockchains et les cryptomonnaies</w:t>
+                <w:t xml:space="preserve">Cryptos : un autre regard sur leurs usages et leurs potentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stage de recherche du Mouvement Rural de Jeunesse Chrétienne (MRJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.mrjc.org/mrjc/, Jan 2025, Pierrefontaine-les-Varans, France</w:t>
+              <w:t xml:space="preserve">Relations internationales &amp; technologiques – Défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876472v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écofiction comme levier d’éveil: Une expérience pédagogique d’écriture imaginaire avec des étudiant·es en L3 AES à l'UCA</w:t>
+                <w:t xml:space="preserve">Mesurer ce qui fait vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La création littéraire et artistique solidaire et engagée pour une citoyenneté mondiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Manouba, Gafsa, Tunisie, Apr 2025, Gafsa, Tunisie</w:t>
+              <w:t xml:space="preserve">Webinaire: "De Crésus à Nakamoto, comment les monnaies émergent : entre théories et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Blanc, Pierre Alary, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093811v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Topology of Monetary Systems A Comprehensive Analysis and Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biennial RAMICS International Congress in Italy. The Future of Money: Democracy, Localism and Inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RAMICS (Research Association on Monetary Innovation and Community and Complementary Currency Systems), Nov 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer le Rapport Salarial grâce à la Sécurité Sociale Généralisée 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition du workshop Monnaie Banque Finance « Penser la (Dé)financiarisation à l’heure de l’Anthropocène »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Chaire Économie, Finances et Numérique de l’Université de Lorraine, Feb 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par ici les cryptos ! Un autre regard sur leurs usages et leurs potentiels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Ouverte Clermont Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, Dec 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et sécurité sociale « distribuée » : les enjeux d'une cryptomonnaie marquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème congrès de l'Association Française d'Economie Politique (AFEP) : Crises et inégalités : Comment habiter le monde de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les laboratoires LADYSS, CESSMA et LIED, et par Université Paris Cité, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une structuration du champ du management des connaissances avec la textométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Colloque AGeCSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blockchain : avenir des monnaies locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Elissée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter-Crypto-2022 : Crypto-monnaies et autres monnaies alternatives numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et monnaies locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence EFNUM-GIS GE Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Thiry-Atighehchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Tokenomics Conference on Blockchain Economics, Security and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2065,525 +2195,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NFT 사용설명서 플러스</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 979-119-190-429-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blockchains en 50 questions - 2nd édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.320, 2022, 978-2-1008-3450-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les NFT en 40 questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Roudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.256, 2022, 978-2-1008-3304-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-84516-992-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blockchains en 50 questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.304, 2018, 978-2-1007-7924-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2593,1034 +2723,1034 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer le Rapport Salarial grâce à la Sécurité Sociale Généralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Topology of Monetary Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derudder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Blockchain, avenir des monnaies locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Elissée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages professionnels d'enseignants porteurs de projet pédagogique à l'université (Working paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des outils d’avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social representations of money: Contrast between citizens and local complementary currency members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01576076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au bord du précipice, opterons-nous pour les monnaies complémentaires locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales de la monnaie : contraste entre les citoyens et les porteurs de monnaies locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification des systèmes de monnaies non-bancaires : ce que disent les données du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Sébastien Landivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01178837v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying Non-banking Monetary Systems using Web Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Sébastien Landivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01230219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des systèmes de monnaies non-bancaires : ce que disent les données du Web</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentations sociales de la monnaie : contraste entre les citoyens et les porteurs de monnaies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01100849v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should we stay or should we go? Irregular migration and duration of stay: the case of Moldovan migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Borodak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00554296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial reforms and dynamics of transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00687532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3767,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304712v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03338991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2019.013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathonnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidrmuc Jan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derruder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eliss&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hayek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thiry-Atighehchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03338979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04842547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04850806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derudder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#233;bastien Landivar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100849v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554296v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tanguy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304712v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03338991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2019.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathonnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidrmuc Jan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delandre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derruder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eliss&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hayek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thiry-Atighehchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03338979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04842547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04850806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derudder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100849v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#233;bastien Landivar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554296v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tanguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>