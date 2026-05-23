--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -594,191 +594,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au bord du précipice, opterons-nous pour les monnaies locales complémentaires ?</w:t>
+                <w:t xml:space="preserve">Classifying Non-Bank Currency Systems Using Web Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Landivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.1 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995949v1</w:t>
+                <w:t xml:space="preserve">hal-01995950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Non-Bank Currency Systems Using Web Data</w:t>
+                <w:t xml:space="preserve">Au bord du précipice, opterons-nous pour les monnaies locales complémentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Landivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20, pp.1 - 16</w:t>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995950v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus autonome? L’évolution des structures de gouvernance des sociétés cotées françaises (1997-2008)</w:t>
               </w:r>
@@ -1200,303 +1200,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier sur les blockchains et les cryptomonnaies</w:t>
+                <w:t xml:space="preserve">Cryptos : un autre regard sur leurs usages et leurs potentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stage de recherche du Mouvement Rural de Jeunesse Chrétienne (MRJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.mrjc.org/mrjc/, Jan 2025, Pierrefontaine-les-Varans, France</w:t>
+              <w:t xml:space="preserve">Relations internationales &amp; technologiques – Défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876472v1</w:t>
+                <w:t xml:space="preserve">hal-05444269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écofiction comme levier d’éveil: Une expérience pédagogique d’écriture imaginaire avec des étudiant·es en L3 AES à l'UCA</w:t>
+                <w:t xml:space="preserve">Mesurer ce qui fait vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La création littéraire et artistique solidaire et engagée pour une citoyenneté mondiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Manouba, Gafsa, Tunisie, Apr 2025, Gafsa, Tunisie</w:t>
+              <w:t xml:space="preserve">Webinaire: "De Crésus à Nakamoto, comment les monnaies émergent : entre théories et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Blanc, Pierre Alary, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093811v1</w:t>
+                <w:t xml:space="preserve">hal-05093824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptos : un autre regard sur leurs usages et leurs potentiels</w:t>
+                <w:t xml:space="preserve">Atelier sur les blockchains et les cryptomonnaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations internationales &amp; technologiques – Défis et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Stage de recherche du Mouvement Rural de Jeunesse Chrétienne (MRJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.mrjc.org/mrjc/, Jan 2025, Pierrefontaine-les-Varans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444269v1</w:t>
+                <w:t xml:space="preserve">hal-04876472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer ce qui fait vivre</w:t>
+                <w:t xml:space="preserve">L’écofiction comme levier d’éveil: Une expérience pédagogique d’écriture imaginaire avec des étudiant·es en L3 AES à l'UCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire: "De Crésus à Nakamoto, comment les monnaies émergent : entre théories et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jérôme Blanc, Pierre Alary, Jun 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">La création littéraire et artistique solidaire et engagée pour une citoyenneté mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Manouba, Gafsa, Tunisie, Apr 2025, Gafsa, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093824v1</w:t>
+                <w:t xml:space="preserve">hal-05093811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Topology of Monetary Systems A Comprehensive Analysis and Framework</w:t>
               </w:r>
@@ -3122,177 +3122,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des outils d’avenir ?</w:t>
+                <w:t xml:space="preserve">Social representations of money: Contrast between citizens and local complementary currency members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01467329v1</w:t>
+                <w:t xml:space="preserve">halshs-01576076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of money: Contrast between citizens and local complementary currency members</w:t>
+                <w:t xml:space="preserve">Les monnaies virtuelles décentralisées sont-elles des outils d’avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01576076v1</w:t>
+                <w:t xml:space="preserve">halshs-01467329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au bord du précipice, opterons-nous pour les monnaies complémentaires locales ?</w:t>
               </w:r>
@@ -3334,265 +3334,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des systèmes de monnaies non-bancaires : ce que disent les données du Web</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentations sociales de la monnaie : contraste entre les citoyens et les porteurs de monnaies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01100849v2</w:t>
+                <w:t xml:space="preserve">halshs-01178837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying Non-banking Monetary Systems using Web Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Sébastien Landivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01230219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales de la monnaie : contraste entre les citoyens et les porteurs de monnaies locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification des systèmes de monnaies non-bancaires : ce que disent les données du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Sébastien Landivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178837v1</w:t>
+                <w:t xml:space="preserve">halshs-01100849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should we stay or should we go? Irregular migration and duration of stay: the case of Moldovan migrants</w:t>
               </w:r>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304712v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03338991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2019.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathonnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidrmuc Jan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delandre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derruder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eliss&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hayek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thiry-Atighehchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03338979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04842547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04850806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derudder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100849v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#233;bastien Landivar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554296v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tanguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304712v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03338991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2019.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mathonnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01189074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fidrmuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidrmuc Jan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delandre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derruder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03819019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eliss&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hayek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thiry-Atighehchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roudeix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03338979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04842547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04850806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derudder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#233;bastien Landivar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100849v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554296v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tanguy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>