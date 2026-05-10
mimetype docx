--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -66,1622 +66,4178 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Good faith in French constitutional law: the limits of a juridicisation of virtuous action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan Podkowik; Anna Chmielarz-Grocha; Marcin Stębelski; Jarosław Sułkowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gleams of Good Faith in Constitutional Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 132, SPRINGER, pp.83-99, 2025, Ius Gentium: Comparative Perspectives on Law and Justice, 978-3-032-06485-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06486-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Severino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Danelciuc-Colodrovschi, A. Duffy-Meunier, L. Gay, X. Magnon, C. Severino, A. Vidal-Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'État de droit face aux crises. L'État de droit en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.7-12, 2025, 9782731413472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit public à l’épreuve de l’imagination »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Confluence des droits. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Vidal-Naquet (dir.), Petites et grandes uchronies de droit public. Penser et voir le droit autrement - Confluences des droits, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The taboo of a constitutional charter of local fundamental rights?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2003-2023, Bilan et perspectives du droit constitutionnel local - sous la direction de F. Benchendick et C. Geynet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-104, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche juridique de l’antiparlementarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’antiparlementarisme, co-direction P. Jensel-Monge, A. Vidal-Naquet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2023, Etudes parlementaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE FORMS OF RESPONSIBILITY OF THE EXECUTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Executive Power in Europe - Perspectives on Accountability from Law, History and Political Science, s.d. M. Morabito, G. Tusseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, routledge, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Assemblées citoyennes et assemblées représentatives : complémentarité ou concurrence ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confluence des droits. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les assemblées citoyennes : nouvelle utopie démocratique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et passé - Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution et passé, entre mémoire et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Confluence des droits, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « droits » des groupes parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les groupes parlementaires, (dir.), Paris, Institut Universitaire Varenne, coll. « Colloques et essais », 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02112634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protections parlementaire et juridictionnelle de la Constitution : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection parlementaire de la Constitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité en droit constitutionnel : non-dit ou non-être ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sécurité en droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02112622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et qualité normative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Dero-Bugny; Aurore Laget-Annamayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation en droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petites et grandes uchronies de droit public. Penser et voir le droit autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la préservation de la souveraineté juridictionnelle à la réalisation de l’ego juridictionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Requérants !, 2025 (2), pp.148-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises as a challenge to the Rule of law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIVIS letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Constitutional Council and parliamentary obstruction. Towards an institutional nemo auditor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135, pp.621-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.135.0623.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicial Review of Crisis -A counterpoint reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Brillanti-Derien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIVIS letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique. Jurisprudence du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Pena-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.905-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.124.0905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit constitutionnel est-il un droit politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel droit à l'erreur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.1837-1849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté contractuelle dans les QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du principe de protection de la famille dans les QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de précaution et Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l'enseignement des langues régionales et double signalétique routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation du décret du 19 décembre 2008 relatif au relèvement de certains seuils du code des marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des normes de référence inscrites dans la Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel – Année 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°31, pp. 97-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes constitutionnelles applicables en matière d'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue française et liberté de l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel statut pour quelle opposition ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les cas d'ouverture du contrôle de constitutionnalité des lois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un président de la République plus « encadré »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31-35, pp.28-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Conseil d'Etat et la loi : nouvelles contorsions. A propos de l'arrêt du 13 février 2008, Association Forum des réfugiés »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cas d'ouverture dans le contrôle de constitutionnalité des lois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 05, pp.899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfugiés et apatrides et pays d'origine sûrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 03, pp.535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les visas dans les décisions du Conseil constitutionnel »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, p.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'irréductible théorie des mutations domaniales »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irréductible théorie des mutations domaniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 06, pp.1106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État de droit face aux crises - L’État de droit en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État de droit face aux crises. L'État de droit en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gay</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Magnon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM, pp.368, 2025, 9782731413472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'antiparlementarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. 2023, 978-2-8027-7337-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pouvoir exécutif au pouvoir gouvernant ? Réflexions sur la notion de pouvoir exécutif à partir de la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin. 2021, 978-2-84934-511-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges en l’honneur de Michel Verpeaux. Révolution, Constitution, Décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gay</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Heitzmann-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Magnon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PUAM, pp.368, 2025, 9782731413472</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 800 p., 2020, Études, mélanges, travaux, 978-2-247-19730-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Jensel Monge</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel. Les grandes décisions de la jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bruylant. 2023, 978-2-8027-7337-5</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verpeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2017, Thémis, 978-2-13-072991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin. 2021, 978-2-84934-511-5</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le provisoire en droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dalloz, pp.169, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, 800 p., 2020, Études, mélanges, travaux, 978-2-247-19730-9</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES GARANTIES LEGALES DES EXIGENCES CONSTITUTIONNELLES DANS LA JURISPRUDENCE DU CONSEIL CONSTITUTIONNEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Panthéon Assas. Librairie Générale de Droit et de Jurisprudence, pp.671, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1691,1723 +4247,1792 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux illustrations du déplacement des frontières contemporaines du constitutionnalisme : le « constitutionnalisme abusif » et le « constitutionnalisme total »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à la sexualité de la jeunesse : histoire d’une désillusion législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sexualité de la jeunesse, Lextenso ; LGDJ, 2025,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, s.d. F. X. Roux Demare, 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des crises sur la protection juridictionnelle des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle des juges face aux crises migratoires et climatiques Réflexions à partir des cas français et italien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicoletta Perlo, Stefano Catalano, 2024, Aix-en-Provence (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du non usage de la République sociale par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutionnaliser la République sociale : quelle signification ? quelle portée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Gay, A. Vidal-Naquet, 2024, Aix-Marseille Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si le Conseil constitutionnel avait jugé autrement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquante ans après la décision IVG du 15 janvier 1975 : une jurisprudence en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Roblot Troizier, J. Bonnet, A. Vidal Naquet, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la préservation de la souveraineté juridictionnelle à la réalisation de l’ego juridictionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’usage du renvoi préjudiciel par les Cours constitutionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Navel, T Larrouturou, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inconscient administrativiste dans la doctrine constitutionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Conseil constitutionnel et la doctrine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, s.d. J. Jeanneney, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimité du juge constitutionnel ne tient pas seulement en ce qu'il n'a pas le dernier mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire la justice constitutionnelle à travers l'œuvre du doyen Favoreu ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, X. Magnon W. Mastor, C Severino, 2024, Aix-Marseille Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabiliser : pour quoi ? Les raisons d’être de la responsabilité des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité des juges, condition de leur légitimité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Padovani, M. Peyroux Sissoko, 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Constitution et passé : du fait à la norme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution et passé. Entre mémoire et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DICE Éditions, Confluences des droits, 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution(s) et peuples autochtones : de quel(s) droit(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régimes des autochtones et populations locales des outre-mer français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Faberon, 2022, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la révision constitutionnelle de 1962 sur l'Exécutif : d'une logique politique de présidentialisation du régime à une logique juridique de violation de la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’élection du Président de la République au suffrage universel direct (1962-2022). Genèse, bilan et perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.P. Derosier, 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien de l’état d’urgence : vers un nouveau droit des droits et libertés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sortie de l'état d'urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02112647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decolonization, Law and Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INEGALITES SOCIALES &amp; DECOLONISATION : LES REEQUILIBRAGES DE LA NOUVELLE-CALEDONIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nouméa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02112655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le citoyen co-législateur : quand, comment, pour quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels équilibres entre droit constitutionnel institutionnel, normatif et substantiel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUELLES DOCTRINES CONSTITUTIONNELLES AUJOURD'HUI POUR QUEL(S) DROIT(S) CONSTITUTIONNEL(S) DEMAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02112638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un contrôle de conventionnalité des Constitutions nationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNE COUR CONSTITUTIONNELLE INTERNATIONALE AU SERVICE DU DROIT DÉMOCRATIQUE ET DU DROIT CONSTITUTIONNEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralisme des expressions politiques, oppositions et alternances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité de la démocratie - Théories et comparatisme - les pays de la Mélanésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nouméa, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe du secret v. droit d'accès aux origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chut : c'est un secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02112662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice constitutionnelle est-elle un nouveau canal de participation, d’opposition, et/ou de contrôle du peuple au pouvoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le régime représentatif à l'épreuve de la justice constitutionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études d'impact : quelle remise en ordre ? A. Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le désordre normatif et la qualité de la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, St Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et famille(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution et famille(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France. pp.185-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La constitutionnalisation des branches du droit et l'impérialisme du droit public »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité du droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers une institutionnalisation du lobbying »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance et démocratie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Abandonner la jurisprudence du Conseil d'Etat Arrighi ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'application de la Constitution par les COurs suprêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3417,2572 +6042,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il dissoudre le président de la République ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faut-il dissoudre le président de la République ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dissolution et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les actus de l'ILF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001087v1</w:t>
-              </w:r>
-[...2223 lines deleted...]
-                <w:t xml:space="preserve">halshs-02242846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine parlementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6129,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03027888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Montalivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heitzmann-Patin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03055073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verpeaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Morabito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Monge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.135.0623." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brillanti-Derien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Pena-Soler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.124.0905" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01973191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xavier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06486-8_6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padovani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.135.0623." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brillanti-Derien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Pena-Soler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.124.0905" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01973191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xavier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420945v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03027888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Montalivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heitzmann-Patin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03055073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verpeaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420925v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Morabito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Monge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979315v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>