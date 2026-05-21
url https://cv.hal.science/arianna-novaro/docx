--- v0 (2026-03-31)
+++ v1 (2026-05-21)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3443-1530</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=j1ujYZgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,618 +173,618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective combinatorial optimisation as judgment aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachael Colley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10472-023-09910-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Games of Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, exaa088, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/logcom/exaa088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling multi-agent ranked delegations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachael Colley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (article 9), pp.1-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10458-021-09538-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judgment aggregation in dynamic logic of propositional assignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (7), pp.1471-1498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/logcom/exy024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxing Exclusive Control in Boolean Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Belardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Proceedings Sixteenth Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2017), 251, pp.43-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.251.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -773,1417 +794,1417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated Fair Allocation of Indivisible Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayumi Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lackner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviero Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 38th AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Vancouver (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation Matters: Characterisation and Impossibility Results for Interval Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoi Terzopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-First International Joint Conference on Artificial Intelligence (IJCAI-22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.286-292, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2022/41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Goal-Based Approval Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Agent Systems,19th European Conference, EUMAS 2022, Düsseldorf, Germany, September 14–16, 2022, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Düsseldorf, Germany. pp.3-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20614-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachael Colley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence (IJCAI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJCAI Organization, Jan 2021, Yokohama (virtual), Japan. pp.1734-1740, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation in Majoritarian Goal-based Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2019), Plate-Forme Intelligence Artificielle (PFIA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Majoritarian Voting with Propositional Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Autonomous Agents and MultiAgent Systems (AAMAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.2144-2146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-Based Collective Decisions: Axiomatics and Computational Complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preference Aggregation with Incomplete CP-nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Haret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Computational Social Choice (COMSOC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Troy, NY, United States</w:t>
+              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.308-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023413v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Aggregation with Incomplete CP-Nets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Goal-Based Collective Decisions: Axiomatics and Computational Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.308-317</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Computational Social Choice (COMSOC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Troy, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888672v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Aggregation with Incomplete CP-nets</w:t>
+                <w:t xml:space="preserve">Preference Aggregation with Incomplete CP-Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Haret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.308-318</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.308-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622863v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal-Based Collective Decisions: Axiomatics and Computational Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d'Intelligence Artificielle Fondamentale (JIAF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal-Based Collective Decisions: Axiomatics and Computational Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.468-474, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic disclosure of opinions on a social network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.1196-1204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxing Exclusive Control in Boolean Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Belardinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom. pp.43-56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1707.08736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2193,150 +2214,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Individual Goals to Collective Decisions (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Foundation for Autonomous Agents and MultiAgent Systems (IFAAMAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAMAS'18 : Proceedings of the 17th International Conference on Autonomous Agents and MultiAgent Systems, pp.2028-2030, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2346,114 +2367,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective decision-making with goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Novaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Paul Sabatier - Toulouse III, 2019. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019TOU30179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02626791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2521,51 +2542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDB1CC5D"/>
+    <w:nsid w:val="B28753A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2752,51 +2773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arianna-novaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3443-1530" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Boes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Colley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Novaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09910-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exaa088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09538-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089335v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exy024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.251.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Igarashi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lackner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Nardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03886845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Terzopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/41" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Ade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20614-6_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/240" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Haret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/65" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.08736" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifaamas.org/Proceedings/aamas2018/pdfs/p2028.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02626791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arianna-novaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3443-1530" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=j1ujYZgAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Boes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Colley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Novaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09910-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exaa088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-021-09538-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089335v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exy024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.251.4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Igarashi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lackner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Nardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03886845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Terzopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Ade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20614-6_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/240" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Haret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/65" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.08736" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifaamas.org/Proceedings/aamas2018/pdfs/p2028.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02626791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU30179" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>