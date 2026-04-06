--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1061,51 +1061,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01175676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Waves in Planets with Atmospheric Superrotation. II. Lamb, Surface, and Centrifugal Waves</w:t>
+                <w:t xml:space="preserve">Analytical Solution for Waves in Planets with Atmospheric Superrotation. I. Acoustic and Inertia-Gravity Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Imamura</w:t>
@@ -1144,78 +1144,78 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Piccialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 213 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">, 2014, 213 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/213/1/18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/213/1/17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060747v1</w:t>
+                <w:t xml:space="preserve">hal-01023605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High latitude gravity waves at the Venus cloud tops as observed by the Venus Monitoring Camera on board Venus Express</w:t>
               </w:r>
@@ -1341,51 +1341,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Waves in Planets with Atmospheric Superrotation. I. Acoustic and Inertia-Gravity Waves</w:t>
+                <w:t xml:space="preserve">Analytical Solution for Waves in Planets with Atmospheric Superrotation. II. Lamb, Surface, and Centrifugal Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Imamura</w:t>
@@ -1424,78 +1424,78 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Piccialli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 213 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">, 2014, 213 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/213/1/17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/213/1/18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023605v1</w:t>
+                <w:t xml:space="preserve">hal-01060747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2627,51 +2627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04000534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccialli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Willame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Trompet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rathbun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Milillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-169-2020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Krause" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sornig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Wischnewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Kostiuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Livengood" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL8PH87J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay S. Limaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mahieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#228;tzold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bougher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.04.020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01398155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Peralta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L&#243;pez-Valverde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Belyaev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fedorova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.12.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0Q19R9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Vandaele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Bougher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drummond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.02.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9VFKBT7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peralta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imamura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Read" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/213/1/18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij V. Titov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shalygina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.09.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF0QF6XL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/213/1/17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02812333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daerden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viscardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Daerden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez-Valverde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Altieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04000534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccialli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Willame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Trompet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rathbun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Milillo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-169-2020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Krause" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sornig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Wischnewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Kostiuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Livengood" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.07.030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL8PH87J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay S. Limaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mahieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#228;tzold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bougher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.04.020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01398155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Peralta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L&#243;pez-Valverde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Belyaev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fedorova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.12.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0Q19R9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Vandaele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Bougher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drummond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.02.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9VFKBT7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peralta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imamura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Read" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/213/1/17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij V. Titov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shalygina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.09.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF0QF6XL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/213/1/18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02812333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daerden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viscardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Daerden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez-Valverde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Altieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>