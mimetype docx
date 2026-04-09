--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -388,51 +388,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02494007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping Dynamic Task Migration on Heterogeneous Reconfigurable Systems</w:t>
+                <w:t xml:space="preserve">Prototyping dynamic task migration on heterogeneous reconfigurable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arief Wicaksana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bourge</w:t>
@@ -463,97 +463,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Sasongko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Rapid System Prototyping: Shortening the Path from Specification to Prototype (RSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seoul, North Korea. pp.16-22</w:t>
+              <w:t xml:space="preserve">International Symposium on Rapid System Prototyping: Shortening the Path from Specification to Prototype</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744701v1</w:t>
+                <w:t xml:space="preserve">hal-01971312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping dynamic task migration on heterogeneous reconfigurable systems</w:t>
+                <w:t xml:space="preserve">Prototyping Dynamic Task Migration on Heterogeneous Reconfigurable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arief Wicaksana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bourge</w:t>
@@ -584,327 +584,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arif Sasongko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Rapid System Prototyping: Shortening the Path from Specification to Prototype</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">28th International Symposium on Rapid System Prototyping: Shortening the Path from Specification to Prototype (RSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seoul, North Korea. pp.16-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971312v1</w:t>
+                <w:t xml:space="preserve">hal-01744701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation automatique d’une méthode de migration des tâches sur la plateforme Zynq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Non-Regression Testing for Accelerator Prototyping on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arief Wicaksana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arief Wicaksana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRD'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International symposium on Rapid System Prototyping (RSP'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pittsbrugh, United States. pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445859v1</w:t>
+                <w:t xml:space="preserve">hal-01523887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board non-regression test of HLS tools targeting FPGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation automatique d’une méthode de migration des tâches sur la plateforme Zynq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Sasongko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arief Wicaksana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arif Sasongko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium On Rapid System Prototyping (RSP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRD'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540944v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a context-switch method for heterogeneous reconfigurable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arief Wicaksana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -936,184 +914,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 26th International Conference on Field Programmable Logic and Applications (FPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland. pp.1 - 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FPL.2016.7577384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Non-Regression Testing for Accelerator Prototyping on FPGA</w:t>
+                <w:t xml:space="preserve">On-board non-regression test of HLS tools targeting FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arief Wicaksana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Sasongko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Rapid System Prototyping (RSP'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Symposium On Rapid System Prototyping (RSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pittsburgh, PA, United States. pp.41-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2990299.2990307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523887v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and reconfigurable packet classification engine in FPGA-based firewall</w:t>
               </w:r>
@@ -1337,273 +1337,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SESAM: A Comprehensive Framework for Cyber–Physical System Prototyping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintaining Communication Consistency during Task Migrations in Heterogeneous Reconfigurable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arief Wicaksana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Sasongko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Processor System-on-Chip 2: Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multi-Processor System-on-Chip 1: Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, wiley, chichester, uk, pp.255-285, 2021, 978-1-789-45021-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04553146v1</w:t>
+                <w:t xml:space="preserve">hal-03194391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining Communication Consistency during Task Migrations in Heterogeneous Reconfigurable Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SESAM: A Comprehensive Framework for Cyber–Physical System Prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arief Wicaksana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Sassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caaliph Andriamisaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Processor System-on-Chip 1: Architectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-Processor System-on-Chip 2: Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119818410.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194391v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04553146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1861,51 +1861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasongko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Narendra Kumara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Wicaksana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02494007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Charif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Sasongko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01540944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prost-Boucle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990299.2990307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01398560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2016.7577384" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01398569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEI.2011.6021782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9021.ch11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04553146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818410.ch7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02103303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAT088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sasongko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Narendra Kumara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Wicaksana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02494007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Charif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01971312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Sasongko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prost-Boucle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01398560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2016.7577384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01540944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990299.2990307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01398569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEI.2011.6021782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9021.ch11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04553146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Saidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818410.ch7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02103303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAT088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>