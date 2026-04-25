--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -66,4078 +66,4078 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research management in Universities: looking for recoupling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2023 - Transforming Business for Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Management, Jun 2023, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a theory of organizational bricolage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Conference of Academy Of Management - AOM-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, SEATTLE, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de contrôle hybride en réponse à la complexité institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Guérin-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international AIRMAP « Proximité et territoires au défit du management public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France. 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion critique sur le contrôle de gestion dans une organisation pluraliste : le cas d’un hôpital à but non lucratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1re Conférence francophone sur la recherche en comptabilité critique &amp; interprétative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TBS Business School, TSM Toulouse school of management, Université Toulouse III Paul Sabatier, Jul 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conduite du changement et qualité de vie au travail anticipée. Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Université de printemps de l’Audit Social et 2èmes Rencontres Internationales de Recherche en Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du contrôle de gestion dans la financiarisation d’un établissement hospitalier : Le cas d’un Hôpital Universitaire International au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The institutionalization of performance assessment for university research : towards a decoupling of management systems in academia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. EURAM Annual Conference. Manageable Cooperation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Management (ERM). FRA.; Université Paris Est Créteil Val de Marne (Paris 12) (UPEC UP12). FRA., Jun 2016, Paris, France. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Renaud Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de gestion et conduite du changement: une approche par l’acteur réseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance entre une collectivité et son opérateur de service public : qu'est-ce qui change avec l’introduction des contrats incitatifs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Guérin-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Contrôle de Gestion et Management Public - Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bricolage et créativité : Le cas du déploiement d’un ERP dans les petites filiales d’une Entreprise de Taille Intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Association Information &amp; Management (A.I.M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piloter son opérateur de service public par la confiance ou le contrôle : qu'est-ce qui change avec le passage en régie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Guérin-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Association Internationale de Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ERP implementation in small subsidiaries: let’s learn from different practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Innovation and Knowledge Academy (GIKA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de contrôle de gestion et la conduite du changement : une approche par l’acteur réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès ARAMOS : « L’e-santé : Menaces ou opportunités pour les organisations de santé ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The institutionalization of performance assessment for university research: towards a decoupling of management systems in Academia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Renaud Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Association Internationale de Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une stratégie de bricolage pour dépasser le paradoxe « adaptation locale/intégration globale » dans le déploiement d’une innovation dans les petites filiales d’une multinationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urgence dans le changement : renforcement de la bureaucratie ou émergence d’une bureaucratie relationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Conférence de Association Internationale de Management Strategique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Time Driven Activity Based Costing : un outil d’évaluation la médiation? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6° Colloque Santé 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bricolage: a necessity for the implementation of a management innovation in small subsidiaries of a multinational?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ERP and the management controller activity profile: a stepwise evolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th annual congress of European Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité publique au défi des frontières organisationnelles Le cas du traitement des immobilisations corporelles dans le secteur public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès de l' Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Time Driven Activity-Based Costing (TDABC) : Un outil d’évaluation de la médiation dans le secteur de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bricolage : incontournable pour l’implémentation d’ERP dans les petites filiales d’une multinationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ERP et profil d’activités du contrôleur de gestion : une évolution par paliers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Colloque de l´Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Time Driven Activity BasedCosting : un outil d’évaluation, objet-frontière de la médiation ? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue Euro Méditerranéen de Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'épistémologie du contrôle, à partir du cas singulier des organisations publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Canada. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage de la recherche à l'université: premiers résultats d'une étude de cas enchâssés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème Congrès de l'AFC - Comptabilités et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNE APPROCHE COGNITIVE DE LA PERFORMANCE D'UN RESEAU : LE CAS D'UN PLAN LOCAL D'INSERTION PAR L'ECONOMIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche cognitive de la performance d’un réseau : le cas d’un Plan Local d’Insertion par l’Economique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème Congrès de l’Association Francophone de Comptabilité, Comptabilité et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERFORMANCE, EMOTIONS ET BUREAUCRATIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"COMPTABILITE ET ENVIRONNEMENT "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation par la cartographie cognitive de la performance d'un réseau inter-institutions : le cas d'un plan local d'insertion par l'économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les approches cognitives en sciences de gestion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network Performance : a monography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IMP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Marketing and Purchasing Group, Sep 1999, Dublin (Ireland), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises and Resource Scarcity and Adaptability: Toward a Multi-level Bricolage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andersen, T.J. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responding to Uncertain Conditions: New Research on Strategic Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-179, 2023, Emerald Studies in Global Strategic Responsiveness, 978-1-80455-965-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/978-1-80455-964-220231008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bénévolat, vecteur de résilience dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggrickx Ariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, collection EMS, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bénévolat, vecteur de résilience. Dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggrickx Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurand-Valet Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting et Pilotage des organisations pour une société résiliente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.189-205, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas ERP Flexi-Eco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en management des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Essais et leçons, 978-2-37687-409-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes extra-comptables pour rendre visible la valeur invisible du service public. Le cas des établissements de santé et des délégations de service public d'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impasse des comptabilités publique et privée: rendre visibles les biens communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilités et Société. Entre représentation et construction du Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptabilités et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.153-171, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.chape.2018.01.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828972v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impasse des comptabilités publique et privée: rendre visibles les biens communs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes extra-comptables pour rendre visible la valeur invisible du service public. Le cas des établissements de santé et des délégations de service public d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Guerin Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chapellier, Yves Dupuy, Claire Gillet-Monjarret, Agnès Mazars-Chapelon, Gérald Naro et Emmanuelle Nègre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilités et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptabilités et Société. Entre représentation et construction du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Gestion en liberté, EMS Management &amp; Société, pp.133-152, 2018, 978-2-37687-102-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058059v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de projets intégrée : vecteur de performance et d’une meilleure lisibilité de la stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Helen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la découverte des innovations managériales hospitalières Coordination : Vanessa Durand &amp; Etienne Minvielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’EHESP, pp.65-74, 2016, Hors Collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’information comptable : vers une simplicité de forme et complexité de sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villessèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification - Mélanges en l’honneur du Professeur Yves Dupuy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, pp.91-100, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impasses du contrôle de gestion : débats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de gestion aujourd’hui. Débats, controverses et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102677v1</w:t>
-              </w:r>
-[...3121 lines deleted...]
-                <w:t xml:space="preserve">hal-04063485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4168,64 +4168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service public d’eau en régie : vers une gouvernance efficace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lætitia Guérin-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (4), pp.9-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4250,64 +4250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de contrôle de gestion et conflits de logiques : le cas de la gestion de l'eau en régie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lætitia Guérin-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4354,77 +4354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation du symbolique pour l’appropriation d’un ERP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4458,64 +4458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion d’une régie publique de l’eau : la recherche d’un équilibre entre contrôle et confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lætitia Guérin-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4553,77 +4553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements, incertitudes et qualité de vie au travail : Le cas d’un regroupement de laboratoires de biologie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, n°31, 35-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4651,694 +4651,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un contrôle de gestion « médiateur » du changement : le cas d’un hôpital marocain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Douma</w:t>
+                <w:t xml:space="preserve">La créativité organisationnelle : un apport pour le bricolage collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bollecker</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (112), pp.59-80. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.112.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1069100ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884601v1</w:t>
+                <w:t xml:space="preserve">hal-02977296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La créativité organisationnelle : un apport pour le bricolage collectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Mawadia</w:t>
+                <w:t xml:space="preserve">Vers un contrôle de gestion « médiateur » du changement : le cas d’un hôpital marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (112), pp.59-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1069100ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.112.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977296v1</w:t>
+                <w:t xml:space="preserve">hal-02884601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated software deployment and management innovation: a bricolage perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Mawadia</w:t>
+                <w:t xml:space="preserve">Time Driven Activity Based Costing (TDABC), cost calculation model adapted to chronic disease care pathway? Cases of stroke care pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.71-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmp.063.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494925v1</w:t>
+                <w:t xml:space="preserve">hal-01988158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Driven Activity Based Costing (TDABC), cost calculation model adapted to chronic disease care pathway? Cases of stroke care pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Domingo</w:t>
+                <w:t xml:space="preserve">Integrated software deployment and management innovation: a bricolage perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.71-93. </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.063.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988158v1</w:t>
+                <w:t xml:space="preserve">hal-02494925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP et profil d’activités du contrôleur de gestion : une évolution par paliers ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiser la filière bois par le développement durable : Le cas d’un Pôle d’Excellence Rurale Bois Bio-ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (5), pp.125-149. </w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 33 (2), pp.95-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.087.0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/g2000.332.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012528v1</w:t>
+                <w:t xml:space="preserve">hal-02011851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiser la filière bois par le développement durable : Le cas d’un Pôle d’Excellence Rurale Bois Bio-ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ERP et profil d’activités du contrôleur de gestion : une évolution par paliers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Volume 33 (2), pp.95-114. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (5), pp.125-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.332.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.087.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011851v1</w:t>
+                <w:t xml:space="preserve">hal-02012528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TDABC : un outil d’évaluation de la médiation en santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5484,51 +5484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureaucratie et émotions. Des injonctions paradoxales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (223), pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5731,51 +5731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80455-964-220231008/full/html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-964-220231008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eggrickx Ariel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurand-Valet Anne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/cas-en-management-des-systemes-dinformation-etudes-de-cas-dscg-5/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guerin Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Domingo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04058059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimattei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villess&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Douma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaud Domingo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mawadia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Domingo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggrickx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mawadia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03488280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03510461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.132.0133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.194.0057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02884601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069100ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0071" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0095" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cudennec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.223.59-73" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Douma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaud Domingo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mawadia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Domingo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggrickx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mawadia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Domingo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80455-964-220231008/full/html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-964-220231008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eggrickx Ariel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurand-Valet Anne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/cas-en-management-des-systemes-dinformation-etudes-de-cas-dscg-5/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04058059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guerin Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimattei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villess&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03488280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03510461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.132.0133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.194.0057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069100ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02884601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094274" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cudennec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.223.59-73" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>