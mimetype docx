--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -454,423 +454,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et qualité de vie au travail anticipée. Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+                <w:t xml:space="preserve">Le rôle du contrôle de gestion dans la financiarisation d’un établissement hospitalier : Le cas d’un Hôpital Universitaire International au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène Georgescu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Université de printemps de l’Audit Social et 2èmes Rencontres Internationales de Recherche en Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
+              <w:t xml:space="preserve">6ème congrès ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118325v1</w:t>
+                <w:t xml:space="preserve">hal-01882815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du contrôle de gestion dans la financiarisation d’un établissement hospitalier : Le cas d’un Hôpital Universitaire International au Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Douma</w:t>
+                <w:t xml:space="preserve">Conduite du changement et qualité de vie au travail anticipée. Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bollecker</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème Université de printemps de l’Audit Social et 2èmes Rencontres Internationales de Recherche en Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882815v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The institutionalization of performance assessment for university research : towards a decoupling of management systems in academia?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gauche</w:t>
+                <w:t xml:space="preserve">La gouvernance entre une collectivité et son opérateur de service public : qu'est-ce qui change avec l’introduction des contrats incitatifs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Guérin-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. EURAM Annual Conference. Manageable Cooperation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Academy of Management (ERM). FRA.; Université Paris Est Créteil Val de Marne (Paris 12) (UPEC UP12). FRA., Jun 2016, Paris, France. 23 p</w:t>
+              <w:t xml:space="preserve">Workshop Contrôle de Gestion et Management Public - Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797251v1</w:t>
+                <w:t xml:space="preserve">hal-02116121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bricolage et créativité : Le cas du déploiement d’un ERP dans les petites filiales d’une Entreprise de Taille Intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Renaud Domingo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Congrès Association Information &amp; Management (A.I.M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094227v1</w:t>
+                <w:t xml:space="preserve">hal-02134258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et conduite du changement: une approche par l’acteur réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -899,247 +899,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance entre une collectivité et son opérateur de service public : qu'est-ce qui change avec l’introduction des contrats incitatifs?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Camous</w:t>
+                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Renaud Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Contrôle de Gestion et Management Public - Association Francophone de Comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116121v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage et créativité : Le cas du déploiement d’un ERP dans les petites filiales d’une Entreprise de Taille Intermédiaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Mawadia</w:t>
+                <w:t xml:space="preserve">The institutionalization of performance assessment for university research : towards a decoupling of management systems in academia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Information &amp; Management (A.I.M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">16. EURAM Annual Conference. Manageable Cooperation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Management (ERM). FRA.; Université Paris Est Créteil Val de Marne (Paris 12) (UPEC UP12). FRA., Jun 2016, Paris, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134258v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter son opérateur de service public par la confiance ou le contrôle : qu'est-ce qui change avec le passage en régie?</w:t>
               </w:r>
@@ -1214,217 +1214,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP implementation in small subsidiaries: let’s learn from different practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Mawadia</w:t>
+                <w:t xml:space="preserve">Le système de contrôle de gestion et la conduite du changement : une approche par l’acteur réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Innovation and Knowledge Academy (GIKA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, Spain</w:t>
+              <w:t xml:space="preserve">4ème congrès ARAMOS : « L’e-santé : Menaces ou opportunités pour les organisations de santé ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130378v1</w:t>
+                <w:t xml:space="preserve">hal-01623170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système de contrôle de gestion et la conduite du changement : une approche par l’acteur réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bollecker</w:t>
+                <w:t xml:space="preserve">ERP implementation in small subsidiaries: let’s learn from different practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farah Douma</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès ARAMOS : « L’e-santé : Menaces ou opportunités pour les organisations de santé ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherche Appliquée au Management des Organisations de Santé, Nov 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Global Innovation and Knowledge Academy (GIKA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623170v1</w:t>
+                <w:t xml:space="preserve">hal-02130378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The institutionalization of performance assessment for university research: towards a decoupling of management systems in Academia</w:t>
               </w:r>
@@ -1492,90 +1492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Renaud Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Internationale de Management Public (AIRMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1594,683 +1594,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie de bricolage pour dépasser le paradoxe « adaptation locale/intégration globale » dans le déploiement d’une innovation dans les petites filiales d’une multinationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Mawadia</w:t>
+                <w:t xml:space="preserve">ERP and the management controller activity profile: a stepwise evolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">38th annual congress of European Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057294v1</w:t>
+                <w:t xml:space="preserve">hal-02078508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’urgence dans le changement : renforcement de la bureaucratie ou émergence d’une bureaucratie relationnelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La comptabilité publique au défi des frontières organisationnelles Le cas du traitement des immobilisations corporelles dans le secteur public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Conférence de Association Internationale de Management Strategique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">36ème congrès de l' Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170045v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Time Driven Activity Based Costing : un outil d’évaluation la médiation? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’urgence dans le changement : renforcement de la bureaucratie ou émergence d’une bureaucratie relationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6° Colloque Santé 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">24. Conférence de Association Internationale de Management Strategique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078513v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage: a necessity for the implementation of a management innovation in small subsidiaries of a multinational?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Time Driven Activity Based Costing : un outil d’évaluation la médiation? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mawadia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6° Colloque Santé 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078559v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP and the management controller activity profile: a stepwise evolution?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+                <w:t xml:space="preserve">Bricolage: a necessity for the implementation of a management innovation in small subsidiaries of a multinational?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th annual congress of European Accounting Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078508v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comptabilité publique au défi des frontières organisationnelles Le cas du traitement des immobilisations corporelles dans le secteur public local</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une stratégie de bricolage pour dépasser le paradoxe « adaptation locale/intégration globale » dans le déploiement d’une innovation dans les petites filiales d’une multinationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Amans</w:t>
+                <w:t xml:space="preserve">Anas Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès de l' Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630733v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Time Driven Activity-Based Costing (TDABC) : Un outil d’évaluation de la médiation dans le secteur de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2295,77 +2295,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bricolage : incontournable pour l’implémentation d’ERP dans les petites filiales d’une multinationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2384,247 +2384,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP et profil d’activités du contrôleur de gestion : une évolution par paliers ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+                <w:t xml:space="preserve">Le Time Driven Activity BasedCosting : un outil d’évaluation, objet-frontière de la médiation ? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Colloque de l´Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Dialogue Euro Méditerranéen de Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099452v1</w:t>
+                <w:t xml:space="preserve">hal-02089216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Time Driven Activity BasedCosting : un outil d’évaluation, objet-frontière de la médiation ? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Domingo</w:t>
+                <w:t xml:space="preserve">ERP et profil d’activités du contrôleur de gestion : une évolution par paliers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue Euro Méditerranéen de Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italie</w:t>
+              <w:t xml:space="preserve">19ème Colloque de l´Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089216v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'épistémologie du contrôle, à partir du cas singulier des organisations publiques</w:t>
               </w:r>
@@ -2761,51 +2761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE APPROCHE COGNITIVE DE LA PERFORMANCE D'UN RESEAU : LE CAS D'UN PLAN LOCAL D'INSERTION PAR L'ECONOMIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2843,51 +2843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche cognitive de la performance d’un réseau : le cas d’un Plan Local d’Insertion par l’Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3020,51 +3020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation par la cartographie cognitive de la performance d'un réseau inter-institutions : le cas d'un plan local d'insertion par l'économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les approches cognitives en sciences de gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3331,191 +3331,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bénévolat, vecteur de résilience dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché ?</w:t>
+                <w:t xml:space="preserve">Le bénévolat, vecteur de résilience. Dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
+                <w:t xml:space="preserve">Eggrickx Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eggrickx Ariel</w:t>
+                <w:t xml:space="preserve">Maurand-Valet Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, collection EMS, 2022</w:t>
+              <w:t xml:space="preserve">Reporting et Pilotage des organisations pour une société résiliente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.189-205, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634478v1</w:t>
+                <w:t xml:space="preserve">hal-03997731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bénévolat, vecteur de résilience. Dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Le bénévolat, vecteur de résilience dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggrickx Ariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurand-Valet Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reporting et Pilotage des organisations pour une société résiliente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, pp.189-205, 2022</w:t>
+              <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection EMS, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997731v1</w:t>
+                <w:t xml:space="preserve">hal-04634478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas ERP Flexi-Eco</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en management des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3609,77 +3609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impasse des comptabilités publique et privée: rendre visibles les biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.153-171, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3739,51 +3739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Guerin Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,51 +3864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Helen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3959,51 +3959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’information comptable : vers une simplicité de forme et complexité de sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4553,77 +4553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements, incertitudes et qualité de vie au travail : Le cas d’un regroupement de laboratoires de biologie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, n°31, 35-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4651,304 +4651,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La créativité organisationnelle : un apport pour le bricolage collectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Mawadia</w:t>
+                <w:t xml:space="preserve">Vers un contrôle de gestion « médiateur » du changement : le cas d’un hôpital marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (112), pp.59-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1069100ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.112.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977296v1</w:t>
+                <w:t xml:space="preserve">hal-02884601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un contrôle de gestion « médiateur » du changement : le cas d’un hôpital marocain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Douma</w:t>
+                <w:t xml:space="preserve">La créativité organisationnelle : un apport pour le bricolage collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bollecker</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (112), pp.59-80. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.112.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1069100ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884601v1</w:t>
+                <w:t xml:space="preserve">hal-02977296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Driven Activity Based Costing (TDABC), cost calculation model adapted to chronic disease care pathway? Cases of stroke care pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (3), pp.71-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5177,51 +5177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP et profil d’activités du contrôleur de gestion : une évolution par paliers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Mawadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5268,77 +5268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le TDABC : un outil d’évaluation de la médiation en santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,187 +5396,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion critique sur l'adoption d'outils de gestion par mimétisme : le cas de la LOLF</w:t>
+                <w:t xml:space="preserve">Bureaucratie et émotions. Des injonctions paradoxales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (223), pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.223.59-73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988074v1</w:t>
+                <w:t xml:space="preserve">hal-01988114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bureaucratie et émotions. Des injonctions paradoxales ?</w:t>
+                <w:t xml:space="preserve">Réflexion critique sur l'adoption d'outils de gestion par mimétisme : le cas de la LOLF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (4), pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.223.59-73⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01988114v1</w:t>
+                <w:t xml:space="preserve">hal-01988074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5731,51 +5731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Douma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaud Domingo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mawadia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Domingo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggrickx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mawadia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Domingo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80455-964-220231008/full/html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-964-220231008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eggrickx Ariel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurand-Valet Anne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/cas-en-management-des-systemes-dinformation-etudes-de-cas-dscg-5/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04058059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guerin Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimattei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villess&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03488280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03510461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.132.0133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.194.0057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069100ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02884601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094274" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cudennec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.223.59-73" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Douma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaud Domingo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01623170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Domingo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggrickx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mawadia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mawadia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Domingo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80455-964-220231008/full/html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-964-220231008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eggrickx Ariel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurand-Valet Anne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/cas-en-management-des-systemes-dinformation-etudes-de-cas-dscg-5/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04058059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guerin Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimattei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villess&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03488280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03510461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.132.0133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.194.0057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02884601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.112.0059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069100ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094274" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.087.0125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cudennec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.223.59-73" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>