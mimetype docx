--- v0 (2026-03-13)
+++ v1 (2026-04-16)
@@ -85,51 +85,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ariel-fuchs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">0009-0006-1583-0885</w:t>
+          <w:t xml:space="preserve">0000-0002-5994-7632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000505891751</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -295,372 +295,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theater and drama education as a teaching tool for students with learning disabilities</w:t>
+                <w:t xml:space="preserve">The Quasi-organic Society: Parental Presence and Its Impact on Cognitive and Social Development in Early Childhood -A Meta-analysis Through the Lens of the Fluid Reality Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Braha</w:t>
+                <w:t xml:space="preserve">Kefah Dabur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Special Education Spectrum, 1 (1), pp.1-13</w:t>
+              <w:t xml:space="preserve">, 2025, The Educational Spectrum, 1 (1), pp.23-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881412v1</w:t>
+                <w:t xml:space="preserve">hal-04962934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Relationship Dynamics and Consciousness: A Unified Framework for Understanding Interpersonal and Intrapersonal Processes</w:t>
+                <w:t xml:space="preserve">Modeling Social Movement Dynamics in Social Media Through Fluid Reality Theory: A Synthesis of Cultural Foundations and Mathematical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly Zelevish</w:t>
+                <w:t xml:space="preserve">Alon Goldrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, The Sociological Spectrum, 1 (5), pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2025, The Technological Spectrum, 1 (4), pp.18-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329878v1</w:t>
+                <w:t xml:space="preserve">hal-05019965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Social Movement Dynamics in Social Media Through Fluid Reality Theory: A Synthesis of Cultural Foundations and Mathematical Modeling</w:t>
+                <w:t xml:space="preserve">Theater and drama education as a teaching tool for students with learning disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alon Goldrat</w:t>
+                <w:t xml:space="preserve">Ilana Braha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, The Technological Spectrum, 1 (4), pp.18-36</w:t>
+              <w:t xml:space="preserve">, 2025, Special Education Spectrum, 1 (1), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019965v1</w:t>
+                <w:t xml:space="preserve">hal-04881412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quasi-organic Society: Parental Presence and Its Impact on Cognitive and Social Development in Early Childhood -A Meta-analysis Through the Lens of the Fluid Reality Theory</w:t>
+                <w:t xml:space="preserve">Bridging Relationship Dynamics and Consciousness: A Unified Framework for Understanding Interpersonal and Intrapersonal Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kefah Dabur</w:t>
+                <w:t xml:space="preserve">Orly Zelevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, The Educational Spectrum, 1 (1), pp.23-37</w:t>
+              <w:t xml:space="preserve">, 2025, The Sociological Spectrum, 1 (5), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962934v1</w:t>
+                <w:t xml:space="preserve">hal-05329878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Fluid Reality Theory -Reconceptualizing the Ontological Foundations of Biological, Psychological, and Social Processes</w:t>
               </w:r>
@@ -1419,368 +1419,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Classroom Management Base C.B.T. on the Development of Self-management Skills in Young Children</w:t>
+                <w:t xml:space="preserve">Strategic City Management in the Digital Era: Fostering Sports and Sports Tourism for Comprehensive Urban Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hila Fuchs</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Mr. Mugrabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOMICS, MANAGEMENT &amp; BUSINESS 2023 - CONTEMPORARY ISSUES, INSIGHTS AND NEW CHALLENGES,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Sep 2023, Starý Smokovec, Slovakia. pp.1056-1065</w:t>
+              <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Sep 2023, Presov, Slovakia. pp.873-879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752809v1</w:t>
+                <w:t xml:space="preserve">hal-04825381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic City Management in the Digital Era: Fostering Sports and Sports Tourism for Comprehensive Urban Development</w:t>
+                <w:t xml:space="preserve">Small Amount Fallacy -Its Psychological Causes, Their Cumulative Destructive Effect, and the Mathematical Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wael Mr. Mugrabi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliran Roffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOMICS, MANAGEMENT &amp; BUSINESS 2023 - CONTEMPORARY ISSUES, INSIGHTS AND NEW CHALLENGES,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Sep 2023, Presov, Slovakia. pp.873-879</w:t>
+              <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Sep 2023, Starý Smokovec, Slovakia. pp.1047-1055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825381v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Amount Fallacy -Its Psychological Causes, Their Cumulative Destructive Effect, and the Mathematical Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Maintain a Quality Environment in Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiham Gotani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliran Roffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOMICS, MANAGEMENT &amp; BUSINESS 2023 - CONTEMPORARY ISSUES, INSIGHTS AND NEW CHALLENGES,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Sep 2023, Starý Smokovec, Slovakia. pp.1047-1055</w:t>
+              <w:t xml:space="preserve">International Quality Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Kragujevac, France. pp.1079-1083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750685v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Maintain a Quality Environment in Hospitals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aiham Gotani</w:t>
+                <w:t xml:space="preserve">The effects of Classroom Management Base C.B.T. on the Development of Self-management Skills in Young Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariel Fuchs</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quality Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Kragujevac, France. pp.1079-1083</w:t>
+              <w:t xml:space="preserve">ECONOMICS, MANAGEMENT &amp; BUSINESS 2023 - CONTEMPORARY ISSUES, INSIGHTS AND NEW CHALLENGES,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Sep 2023, Starý Smokovec, Slovakia. pp.1056-1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755179v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1856,51 +1856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C452110"/>
+    <w:nsid w:val="65582881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2087,51 +2087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariel-fuchs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1583-0885" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000505891751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Banaszak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Fuchs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hariharasudan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Braha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Zelevish" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Goldrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefah Dabur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001561v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Shwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer-Meir-Shlomo Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Zinaty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57585/GJEM.024.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nof Eilon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Mr. Mugrabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750685v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliran Roffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Gotani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariel-fuchs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-7632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000505891751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Banaszak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Fuchs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hariharasudan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefah Dabur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Goldrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Braha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Zelevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001561v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Shwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer-Meir-Shlomo Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Zinaty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57585/GJEM.024.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nof Eilon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Mr. Mugrabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750685v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliran Roffe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Gotani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>