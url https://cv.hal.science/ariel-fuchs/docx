--- v1 (2026-04-16)
+++ v2 (2026-05-22)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5994-7632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ql1Y7yoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000505891751</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -179,1039 +200,1039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Consciousness Equation using the Fluid Reality Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Banaszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hariharasudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Health Spectrum, 1 (3), pp.74-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quasi-organic Society: Parental Presence and Its Impact on Cognitive and Social Development in Early Childhood -A Meta-analysis Through the Lens of the Fluid Reality Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefah Dabur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Educational Spectrum, 1 (1), pp.23-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Social Movement Dynamics in Social Media Through Fluid Reality Theory: A Synthesis of Cultural Foundations and Mathematical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alon Goldrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Technological Spectrum, 1 (4), pp.18-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theater and drama education as a teaching tool for students with learning disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Braha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Special Education Spectrum, 1 (1), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Relationship Dynamics and Consciousness: A Unified Framework for Understanding Interpersonal and Intrapersonal Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Zelevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Sociological Spectrum, 1 (5), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Fluid Reality Theory -Reconceptualizing the Ontological Foundations of Biological, Psychological, and Social Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Health Spectrum, 1 (3), pp.53-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscious and Unconscious Boundaries: A Mathematical Model of Consciousness Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Health Spectrum, 1 (3), pp.196-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Transformative Intelligence Theory: An Integrative Framework for Human Capability Development in Complex Adaptive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Health Spectrum, 1 (3), pp.134-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics Education and Creativity -Influencing Cognitive Arousal, Self-Efficacy and Motivation-Meta-Analysis Article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagar Shwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Educational Spectrum, 1 (1), pp.38-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cognitive Distinctions between Mathematical Problem-solving and Problem-posing Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagar Shwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Educational Spectrum, 1 (1), pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sound of Performance: Exploring the Impact of Music on Athletic Performance and Psychological States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer-Meir-Shlomo Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, The Health Spectrum, 1 (3), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTREPRENEURIAL INNOVATION IN HEALTHCARE WORK DY-NAMICS AND ITS IMPACT ON COMMUNICATION, TEAM BE-HAVIOR, AND PATIENT OUTCOMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseem Zinaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Entrepreneurship and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, 5 (2), pp.44-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57585/GJEM.024.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1221,574 +1242,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Workforce Development: From Individual Adaptability to Organizational Innovation in Human Capital Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nof Eilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Banaszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOMICS, MANAGEMENT &amp; BUSINESS 2025 - SEARCHING FOR SOLUTIONS IN TIMES OF GLOBAL INSTABILITY AND UNCERTAINTY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Oct 2025, Nový Smokovec, Slovakia. pp.1192-1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE EFFECT OF A CBT-BASED INTERVENTION PROGRAM ON THE QUALITY OF LIFE OF ELEMENTARY SCHOOL STUDENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Quality, Faculty of Engineering, University of Kragujevac, May 2024, Kragujevac, France. pp.2065-2087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic City Management in the Digital Era: Fostering Sports and Sports Tourism for Comprehensive Urban Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Mr. Mugrabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOMICS, MANAGEMENT &amp; BUSINESS 2023 - CONTEMPORARY ISSUES, INSIGHTS AND NEW CHALLENGES,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Sep 2023, Presov, Slovakia. pp.873-879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Amount Fallacy -Its Psychological Causes, Their Cumulative Destructive Effect, and the Mathematical Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliran Roffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOMICS, MANAGEMENT &amp; BUSINESS 2023 - CONTEMPORARY ISSUES, INSIGHTS AND NEW CHALLENGES,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Sep 2023, Starý Smokovec, Slovakia. pp.1047-1055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Maintain a Quality Environment in Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiham Gotani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Kragujevac, France. pp.1079-1083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of Classroom Management Base C.B.T. on the Development of Self-management Skills in Young Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOMICS, MANAGEMENT &amp; BUSINESS 2023 - CONTEMPORARY ISSUES, INSIGHTS AND NEW CHALLENGES,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Management and Business, University of Presov, Sep 2023, Starý Smokovec, Slovakia. pp.1056-1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1856,51 +1877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65582881"/>
+    <w:nsid w:val="EBAC6EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2087,51 +2108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariel-fuchs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-7632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000505891751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Banaszak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Fuchs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hariharasudan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefah Dabur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Goldrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Braha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Zelevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001561v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Shwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer-Meir-Shlomo Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Zinaty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57585/GJEM.024.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nof Eilon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Mr. Mugrabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750685v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliran Roffe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Gotani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariel-fuchs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-7632" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ql1Y7yoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000505891751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068120v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Fuchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Banaszak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Fuchs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hariharasudan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefah Dabur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Goldrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Braha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Zelevich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001561v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Shwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer-Meir-Shlomo Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Zinaty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57585/GJEM.024.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nof Eilon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Mr. Mugrabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750685v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliran Roffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Gotani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>