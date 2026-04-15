--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -189,2111 +189,2212 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation, global value chains and functional specialization</w:t>
+                <w:t xml:space="preserve">How ICT shapes wages, working conditions, and job satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fontagné</w:t>
+                <w:t xml:space="preserve">Sarah Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno‐galbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Vannelli</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Claudia Senik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04346960v1</w:t>
+                <w:t xml:space="preserve">hal-05538315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are your labor shares set in Beijing? The view through the lens of global value chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Production Function Estimation with Multi-Destination Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Barrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04378808v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The March of the Techies: Job Polarization Within and Between Firms</w:t>
+                <w:t xml:space="preserve">Techies and Firm Level Productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrigan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">J.J. Harrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Toubal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02973332v1</w:t>
+                <w:t xml:space="preserve">hal-04429434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Central Bank Governors Matter? Regulation and the Financial Sector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Are Your Labor Shares Set in Beijing ? The View through the Lens of Global Value Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02973367v1</w:t>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surprising instability of export specializations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Techies, Trade, and Skill-Biased Productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-02875089v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wages and Human Capital in Finance: International Evidence, 1970–2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Techies, Trade and Skill-Biased Productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01472400v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital Imports Composition, Complementarities, and the Skill Premium in Developing Countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les chaînes de valeur mondiales à l'épreuve de la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">hal-01437548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill Biased Heterogeneous Firms, Trade Liberalization and the Skill Premium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La fragmentation des chaînes de production a changé le partage de la valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01437553v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Technological Change Biased Towards the Unskilled in Services? An Empirical Investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chaînes de valeur mondiales et dépendances de la production française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...310 lines deleted...]
-                <w:t xml:space="preserve">hal-01437589v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production Function Estimation with Multi-Destination Firms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automation, global value chains and functional specialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04378546v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Vannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.662-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/roie.12711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04346960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techies and Firm Level Productivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Are your labor shares set in Beijing? The view through the lens of global value chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04429434v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2023.104459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Your Labor Shares Set in Beijing ? The View through the Lens of Global Value Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The March of the Techies: Job Polarization Within and Between Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04083452v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2020.104008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02973332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techies, Trade, and Skill-Biased Productivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How Do Central Bank Governors Matter? Regulation and the Financial Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03355922v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (2-3), pp.369-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmcb.12578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02973367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techies, Trade and Skill-Biased Productivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The surprising instability of export specializations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Daruich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Easterly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03411543v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.36-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2018.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02875089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chaînes de valeur mondiales à l'épreuve de la crise sanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wages and Human Capital in Finance: International Evidence, 1970–2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-03958969v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boustanifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everett Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rof/rfx011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fragmentation des chaînes de production a changé le partage de la valeur ajoutée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Capital Imports Composition, Complementarities, and the Skill Premium in Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohad Raveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03958982v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.183-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2015.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de valeur mondiales et dépendances de la production française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Skill Biased Heterogeneous Firms, Trade Liberalization and the Skill Premium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.1024-1066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Technological Change Biased Towards the Unskilled in Services? An Empirical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Santoni</w:t>
-[...18 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ariell Reshef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.312-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An International Look at the Growth of Modern Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariell Reshef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/jep.27.2.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03958978v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wages and Human Capital in the U.S. Financial Industry: 1909–2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariell Reshef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 127 (4), pp.1551-1609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Does Capital Flow to Rich States?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariell Reshef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bent, E. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oved Yosha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalemli-Ozcan Sebnem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (4), pp.769-783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation, Techies, and Labor Market Restructuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Toubal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Labour Markets in Transition: Promoting resilience in a world in flux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elgar, pp.15-35, 2024, 978-1-83910-694-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African Export Successes: Surprises, Stylized Facts and Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easterly William</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Edwards; Simon Johnson; David N. Weil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Successes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2016, Modernization and Development, 9780226315720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7208/chicago/9780226315867.003.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2303,130 +2404,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance on World Markets: the China Conundrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEPII. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2436,179 +2537,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fewer Airplanes means less Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Botero Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Umana Dajud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi de si hauts salaires dans la finance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2618,127 +2719,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Polarisation de l’emploi en France, ce qui s’est aggravé depuis la crise de 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariell Reshef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Toubal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, 96 p., 2019, CEPREMAP, 9782728806249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02921707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2806,51 +2907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8545993"/>
+    <w:nsid w:val="6BF31533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3037,51 +3138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariell-reshef" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2722-2717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227208277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/21568558" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117917438" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Reshef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Vannelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104459" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrigan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toubal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2020.104008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Mishra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Daruich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Easterly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2018.10.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01472400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boustanifar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett Grant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfx011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Raveh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2015.07.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBKG3Q74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.27.2.73" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent, E. Sorensen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oved Yosha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalemli-Ozcan Sebnem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Barrows" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Harrigan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03958969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03958982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03958978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easterly William" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7208/chicago/9780226315867.003.0008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05071200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vicard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Botero Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Umana Dajud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepremap.fr/publications/la-polarisation-de-lemploi-en-france-ce-qui-sest-aggrave-depuis-la-crise-de-2008/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ariell-reshef" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2722-2717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227208277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/21568558" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117917438" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fl&#232;che" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno&#8208;galbis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariell Reshef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Barrows" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Harrigan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toubal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrigan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03958969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03958982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03958978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Vannelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12711" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2020.104008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Mishra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Daruich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Easterly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2018.10.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01472400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boustanifar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett Grant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfx011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Raveh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2015.07.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBKG3Q74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.27.2.73" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent, E. Sorensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oved Yosha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalemli-Ozcan Sebnem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easterly William" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7208/chicago/9780226315867.003.0008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05071200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vicard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Botero Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Umana Dajud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepremap.fr/publications/la-polarisation-de-lemploi-en-france-ce-qui-sest-aggrave-depuis-la-crise-de-2008/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>