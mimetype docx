--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -2907,51 +2907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BF31533"/>
+    <w:nsid w:val="609A4EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>