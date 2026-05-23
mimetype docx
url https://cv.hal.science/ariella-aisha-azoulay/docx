--- v0 (2026-03-19)
+++ v1 (2026-05-23)
@@ -1,2998 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2947 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ariella Aïsha Azoulay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Modern Culture and Media and Comparative Literature, Brown University ; Chaire d’excellence &amp;quot;Habiter les ruines du monde Juif Musulman&amp;quot;, Centre Norbert Elias, Amidex, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CVAriella Aïsha Azoulay est titulaire d’une chaire d’excellence Amidex où elle mène un projet de recherche - Habiter le monde Juif Musulman. Elle est également professeure à Brown University. Sa recherche porte sur la théorie politique d’une perspective anticoloniale à travers l’usage de la photographie, des bijoux, des films (qu’elle fait) et des archives qu’elle crée afin de désapprendre les différentes formes de violence onto-épistémologique et de pratiquer l’histoire potentielle (un terme central de sa pensée).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cargocollective.com/AriellaAzoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi ses livres :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les bijoutiers de l’umma – Histoire potentielle du monde juif musulman (traduction collective, Éditions Terrasses, 2026).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fils d’Or, (Kulte, 2025, Francis & Arabe), JBC Prize (2025) & Children’s Africana Book Award (2026).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Jewelers of the Ummah – Potential History of the Jewish Muslim World (Verso, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La résistance des bijoux (Rot-Bo-Krik, 2023).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La photo – une histoire des collaborations (coédité avec W. Ewald, S. Meiselas, L. Raiford et L. Wexler, Delpire, 2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From Palestine to Israel: A Photographic Record of Destruction and State Formation, 1947–1950 (Pluto Press, 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Imagination: The Political Ontology of Photography (Verso Books, 2012) ; Fils d’or (livre pour enfants, Kulte, 2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Civil Contract of Photography (Zone Books, 2008).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi ses derniers articles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Seeing Genocide, Ending Genocide”, Rising for Palestine Africans in Solidarity for Decolonisation and Liberation, Edited by Raouf Farrah & Suraya Dadoo, Pluto Press, 2026, pp. 19-25.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Au fond de la mosquée – une synagogue », Expressions Maghrébines. Revue de la coordination internationale des chercheurs sur les littératures Maghrébines, hiver 2025, Vol. 24, No 2, pp. 177-196.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariella Aïsha Azoulay & Adel Ben Bella, « Introduction : Transmissions, travail en cours… », Expressions Maghrébines - Algérie : Chemins non empruntés, chemins ouverts et (re)transcriptions photographiques, hiver 2025, Vol. 24, No 2, pp. 9-14.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Genocide is the Temporality of Photography,” Third Text, October 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.thirdtext.org/thinkinggaza-azoulay-photography</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Les ruines doivent être habitées pour pouvoir être réparés, » Contre l’antisémitisme et ses instrumentalisations, La Fabrique, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Tous ces vœux insensés et ces serments immoraux… sont nuls et non avenus », UJFP, 14.10.2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Striking Against Empire – Ariella Aïsha Azoulay in conversation with Nnenna Onnoha, Owned by Others (Eds. Anna-Sophie Springer & Raul Walch), K. Verlag.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Ending World War II: The Visual Literacy Class in Cold War Human Rights,” Cold War Camera (Eds. Thy Phu, Andrea Noble & Erina Duganne), Duke University Press, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Toward the Abolition of photography’s Imperial Rights,” Capitalism and the Camera (Eds. Kevin Coleman & Danny James), forthcoming, Verso, 2022, pp. 27-54.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Amicus Curia Brief, Lanier vs Harvard,” Sasha Huber (artist and editor), The Power Plant 2022.“’He Is My Ancestor,’ Lanier Argues, Not a Museum Asset,” Lucid Knowledge: The Currency of the Photographic Image, (Eds. Koyo Kouoh & Rasha Salti), Hatje Cantz, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi ses derniers expositions :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022	The Natural History of Rape (Berlin Biennale, Foto Vien)2019	Errata (Tapiès Foundation, HKW, Berlin)2016	Enough! The Natural Violence of New World Order, (F/Stop photography festival,Leipzig).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection muséales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Act of State 1967-2007, Collection du Centre Pompidou, Paris, France.Enough! La grève doit continuer I, Collection du CNAP, Paris, France.Enough! La grève doit continuer II, Collection du musée Reina Sofia, Madrid, Espagne.The Body Politic - A Visual Declaration of Human Rights, Collection du musée Reina Sofia, Madrid, Espagne.Sans-Papiers - Désapprendre l’Impérialisme I (38 min), Collection du musée Reina Sofia, Madrid, Espagne, CNAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filmographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026		La Palestine est là, où elle a toujours était, 43 min</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2025 	La trilogie Désapprendre le pillage impérial :2025		Mille et un bijoux (III), 118 min, Decolonial film festival</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023   		Le monde comme un bijou dans le creux de la main (II), 58 min,CIVA Brusselles,Cinema Palace, Vera LIst Center, NY, Columbia University, FOAM, Amsterdam,KV, Berlin, Yale University, New Heaven.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019   		Sans-Papiers (I), 38 min, Black Femme Supremacy Film Festival, NY, CIVABrusselles, Museum Nacional Centro d’Art Reina Sofia, Madrid, Tàpies Fundació,Barcelona, Artspace Arteaora, Bristol Photo Festival</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012		Pactes Civiles - Palestine 47-48 (Civil Alliance, Palestine 47-48), 52 min</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005		À la tombée de la nuit (At Nightfall), 17 min</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004		Moi aussi, je vis parmi votre peuple - conversation avec Azmi Bishara(I Also Dwell Among Our Own People – Conversations with Azmi Bishara)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004    	La chaîne alimentaire (The Food Chain), 17 min.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002		Le sourire de Chaira (Chaira's Smile), 2 min.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000    	L’ange de l’histoire (The Angel of History), 70 min, New Territories, Venice filmFestival.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995		Un signe du ciel : un film en 24 lettres, 55 min</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prix / recherche & écriture sur la photographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 The Center for Photography at Woodstock (CPW) Vision Award for the best photobook of the year Collaboration – Potential History of Photography (co-authored with Wendy Ewald, Susan Meiselas, Leigh Raiford & Laura Wexler), Thames & Hudson.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023    Royal Photographic Society Award.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023	Infinity Award by the International Center of Photography (ICP) for excellence in critical writing, theory and research on photography.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022	Berlin Prize, American Academy of Berlin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010    Award for innovative curatorial approaches and theoretical research in contemporary visual arts from Igor Zabel Competition (for the exhibition Untaken Photographs, Museum of Modern Art, Ljubljana).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002    Infinity Award by the International Center of Photography (ICP) for the best book written on photography for the year 2001 (Death’s Showcase, MIT Press).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Genocide is the Temporality of Photography,”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’histoire potentielle fait à l’histoire des mondes coloniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Fabbiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grangaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A letter to my beloved children – I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errata in retro-prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The A-line – a Journal of Progressive Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imperial Condition of Photography in Palestine: Archives, Looting and the Figure of the Infiltrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Anthropology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions, Non-Actions, Interactions, and So On and So Forth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Nuremberg and Jerusalem: Hannah Arendt’s Tikkun Olam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Honig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (1), pp.48-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arendt’s guidelines for a fictionalized cinematic portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are Human Rights?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Studies of South Asia, Africa and the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.8-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Conditions: Looting, Archives, and the Figure of the ‘Infiltrator’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jerusalem Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.6-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestine as Symptom, Palestine as Hope: Revising Human Rights Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), pp.548-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tour of the Museum of Regime-Made Disasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.345-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolution.” Political Concepts: A Critical Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting rid of the distinction between the aesthetic and the political</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCS Annual Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside The Political Philosophy Tradition, and Still Inside Tradition: Two Traditions of Political Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declaring the State of Israel: Declaring a State of War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.265-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archive.” Political Concepts: A Critical Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The New School e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-prostitution Through Five Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Criticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vol 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Absent Philosopher-Prince: Thinking Political Philosophy with Olympe de Gouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 158, pp.36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tradition of the Oppressed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Qui Parle: Literature, Philosophy, Journal of Critical Theory University of Berkley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.73-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trauma and Memory: Subjective &amp; Collective Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens of Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Qui Parle: Literature, Philosophy, Journal of Critical Theory University of Berkley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 15 (2), pp.105-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethics of the Spectator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterimage: The Journal of Media and Cultural Criticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Loss of Critique and the Critique of Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardozo Arts and Entertainment Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moment of Silence Please, The Disaster Would Like to Say Something</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The journal of culture and the unconscious</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alien Woman/A Permitted Woman: on JM Coetzee's Disgrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrutiny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contraction of Being: Deleuze after Badiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Ophir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Umbr(a) a journal of the unconscious</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You didn’t see anything in Hiroshima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(a) the journal of culture and the unconscious</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bijoutièr·es de la Oumma. Une histoire potentielle du monde juif musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terrasses Editions, 768 p., 2026, 9782490887187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fils d'Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kulte, pp.65, 2025, 978-9920-8878-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïm Deüelle Lüski and Horizontal Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali E Haran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuven University Press ; Cornell University Press, 2017, 978-90-5867-949-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia Potencial Y Otros Ensayos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">t-e-eoria, 2015, 9786079651916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Imagination: A Political Ontology of Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verso, 2012, 9781784783013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The One-State Condition: Occupation and Democracy in Israel/Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Ophir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanford University Press, 2012, 978-0804775922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palestine to Israel: A Photographic Record of Destruction and State Formation, 1947-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pluto Press, 2011, 978-0745331690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Civil Contract of Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zone Books, 2008, 9781890951894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Act of State – Photographed History of the Occupation 1967-2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etgar, 2008, 978-965-911-0-6-1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death’s Showcase: The Power of Image in Contemporary Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT Press, 2001, 978-0262511339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Genocide, Ending Genocide – Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raouf Farrah &amp; Suraya Dadoo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rising for Palestine Africans in Solidarity for Decolonisation and Liberation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-25, 2026, 9780745351926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruines doivent être habitées pour pouvoir être réparés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l’antisémitisme et ses instrumentalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fabrique, 2024, 978-2358722872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking Against Empire – Ariella Aïsha Azoulay in conversation with Nnenna Onnoha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Walch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Owned by Others</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, K. Verlag, 2024, 978-3-947858-39-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ending World War II: The Visual Literacy Class in Cold War Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thy Phu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Duganne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold War Camera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University Press, 2023, 978-1-4780-1859-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous ces vœux insensés et ces serments immoraux… sont nuls et non avenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariella Aïsha Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3132,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella A&#239;sha Azoulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fabbiano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13615" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Honig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ophir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali E Haran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Springer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Walch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy Phu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Noble" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Duganne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cargocollective.com/AriellaAzoulay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thirdtext.org/thinkinggaza-azoulay-photography" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella A&#239;sha Azoulay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fabbiano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13615" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Honig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296652v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Ophir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali E Haran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Springer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Walch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy Phu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Noble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Duganne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>