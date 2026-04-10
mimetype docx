--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arielle Syssau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche dispositionnelle et affective de l’intention d’abandonner en doctorat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature connectedness and sustainability across lifetimes: a comparative cross-sectional study in France and Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Diaz-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Hemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Induction Among Firefighters Using Audiovisual Stimuli: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/FIRE8030111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP2DIMG: An Innovative Research Program Aimed at Preparing Firefighters and Police Officers to Manage Emotions and Stress in Operational Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline-Marie Ortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fire7060188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en équipe diversifiée : une stratégie payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it better to be happy or to be proud at school before doing a text comprehension task ? First evidence with 10-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (4-5), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective norms for french words (FAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-013-0431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conditionnement Évaluatif : un effet polymorphe interprété au sein d’une approche intégrative à multiples processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (1), pp.125-172. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.141.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s emotional norms for six hundred French words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.213-219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.1.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic contribution to verbal short-term memory: Are pleasant words easier to remember than neutral words in serial recall and serial recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.36.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de genre et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 496, pp.377-388. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.496.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'accès ou déficit de stockage ? Apport du niveau de complexité de la tâche à l'étude des troubles sémantiques lors du vieillissement pathologique : le cas de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (03), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cja.26.3.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du lien entre l'évaluation de la valence et les réponses verbales dans une tâche de décision lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (4), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/h0088053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oubli un produit de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations des caractéristiques émotionnnelles d’un corpus de 604 mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.477.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité d'une batterie d'épreuves sémantiques au vieillissement normal et à l'évolution de la maladie d'Alzeimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing Firefighters To Manage Emotions And Stress During Population Evacuations In Natural Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Energy. ICOME 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. El Ganaoui Mohamed; Prof. Benaccer Rachid; Prof. Morrone Biagio, May 2023, Napoili-Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de FANChild (Monnier & Syssau, 2017) : démonstration de l’effet de la valence émotionnelle des mots sur les performances en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche des ESPE d'Occitanie, Narbonne, 4-6 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et Cognition en Psychologie : Savoir et Méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences, Savoir et Méthodes", Université Paul-Valéry, Montpellier, 9 Février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes lexicales émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Lexique : approche linguistique et psycholinguistiques », MSH Poitiers, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Impacto de los Estados Emocionales de Diversión y Serenidad Sobre la Toma de Decisión de Riesgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Paola Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congreso international de innovaciones en psicologia y salud mental "El impacto del uso de la tecnologia en el estudio del desarrollo humano", Tunja, 13-16 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunja, Colombia. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat émotionnel de la classe sur l’autoévaluation de la créativité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès annuel de la Société Française de Psychologie « Diversité, connaissances, émotions », Nice (France), 30-31 Aout 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants comprennent mieux un texte si on leur demande gentiment de le lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : "Cognition, Emotion &amp; Motivation", CEM 15, Hammamet (Tunisie), 7-11 Novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bienfaits des émotions positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Centre Culturel Universitaire de Corte, Université de Corse, 5 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taln 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension and memory of texts: The interpretation of the title effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémorisation des contenus sémantiques des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the title help children to understand a text and to produce inferences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et activation émotionnelle chez les personnes âgées déficitaires et non déficitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe symposium de l'Association de psychologie scientifique de langue française, Aix-en-Provence, septembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Adaptation of the Remote Associate Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe International Symposium of Psycholinguistics, Université Rovira i Virgili, Tarragone, 10-13 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tarragone, Spain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter avec des mots émotionnels positifs : émotion et pratique des mathématiques à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Emotion et Apprentissages Scolaires", Université de Toulouse Jean Jaurès, Toulouse, 9-10 mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dobble effect : Jeu, Langage et Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque « Langage et Emotions », organisée par l’équipe « Cognition, Emotion, Communication et Education » du laboratoire Epsylon, Montpellier, 25-26 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion au secours de l'enseignement d'une langue régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Emotion &amp; Apprentissages Scolaires, Toulouse, 9-10 Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Positive and Negative Mood on Verbal Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society, Grenade, 5-8 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenade, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner un souvenir heureux : une technique d'induction d'humeur chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la Société Française de Psychologie, Strasbourg, 2-4 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the society for Text and Discourse, Rotterdam, 26-28 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms for emotional valence collected from 350 young French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word pleasantness effects on verbal short-term memory in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic influence on short-term memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Working Memory Symposium, Gênes, 7-9 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gênes, Italy. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press, pp.218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.127, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et oubli : apports de la psychologie cognitive au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 197 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : vers un modèle explicatif du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 331 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois le Petit Nicolas et la cohérence situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Nicolas s'invite à l'école ! : quand psychologie rime avec pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.17-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement évaluatif et publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Julien Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicité et psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion et cognition : quand l’émotion parle à la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.10-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet catégorie-spécifique dans le vieillissement normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Taconnat; David Clarys; Sandrine Vanneste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations cognitives du vieillissement psychologique : actes des VIIèmes journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.347-356, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et compréhension de textes: Etude des inférences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Groen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.169-180, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des connecteurs sur la compréhension et la mémorisation d’énoncés chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal: Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.155-168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’inhibition dans le vieillissement: Aspects méthodologiques et diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély-Nargeot Marie-Christine; Ritchie Karen; Touchon Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités 1998 sur la maladie d'Alzheimer et les syndrômes apparentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.123-135, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of drawing an autobiographical memory as a mood induction procedure in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Norms for 720 French words rated by children and adolescents (FANchild)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arielle Syssau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche dispositionnelle et affective de l’intention d’abandonner en doctorat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature connectedness and sustainability across lifetimes: a comparative cross-sectional study in France and Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Diaz-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Hemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Induction Among Firefighters Using Audiovisual Stimuli: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/FIRE8030111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP2DIMG: An Innovative Research Program Aimed at Preparing Firefighters and Police Officers to Manage Emotions and Stress in Operational Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline-Marie Ortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fire7060188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en équipe diversifiée : une stratégie payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it better to be happy or to be proud at school before doing a text comprehension task ? First evidence with 10-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (4-5), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective norms for french words (FAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-013-0431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conditionnement Évaluatif : un effet polymorphe interprété au sein d’une approche intégrative à multiples processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (1), pp.125-172. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.141.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s emotional norms for six hundred French words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.213-219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.1.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de genre et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 496, pp.377-388. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.496.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic contribution to verbal short-term memory: Are pleasant words easier to remember than neutral words in serial recall and serial recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.36.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'accès ou déficit de stockage ? Apport du niveau de complexité de la tâche à l'étude des troubles sémantiques lors du vieillissement pathologique : le cas de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (03), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cja.26.3.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oubli un produit de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du lien entre l'évaluation de la valence et les réponses verbales dans une tâche de décision lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (4), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/h0088053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations des caractéristiques émotionnnelles d’un corpus de 604 mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.477.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité d'une batterie d'épreuves sémantiques au vieillissement normal et à l'évolution de la maladie d'Alzeimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing Firefighters To Manage Emotions And Stress During Population Evacuations In Natural Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Energy. ICOME 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. El Ganaoui Mohamed; Prof. Benaccer Rachid; Prof. Morrone Biagio, May 2023, Napoili-Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Impacto de los Estados Emocionales de Diversión y Serenidad Sobre la Toma de Decisión de Riesgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Paola Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congreso international de innovaciones en psicologia y salud mental "El impacto del uso de la tecnologia en el estudio del desarrollo humano", Tunja, 13-16 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunja, Colombia. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et Cognition en Psychologie : Savoir et Méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences, Savoir et Méthodes", Université Paul-Valéry, Montpellier, 9 Février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de FANChild (Monnier & Syssau, 2017) : démonstration de l’effet de la valence émotionnelle des mots sur les performances en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche des ESPE d'Occitanie, Narbonne, 4-6 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes lexicales émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Lexique : approche linguistique et psycholinguistiques », MSH Poitiers, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat émotionnel de la classe sur l’autoévaluation de la créativité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès annuel de la Société Française de Psychologie « Diversité, connaissances, émotions », Nice (France), 30-31 Aout 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants comprennent mieux un texte si on leur demande gentiment de le lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : "Cognition, Emotion &amp; Motivation", CEM 15, Hammamet (Tunisie), 7-11 Novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bienfaits des émotions positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Centre Culturel Universitaire de Corte, Université de Corse, 5 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taln 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension and memory of texts: The interpretation of the title effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémorisation des contenus sémantiques des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the title help children to understand a text and to produce inferences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et activation émotionnelle chez les personnes âgées déficitaires et non déficitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe symposium de l'Association de psychologie scientifique de langue française, Aix-en-Provence, septembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Adaptation of the Remote Associate Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe International Symposium of Psycholinguistics, Université Rovira i Virgili, Tarragone, 10-13 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tarragone, Spain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter avec des mots émotionnels positifs : émotion et pratique des mathématiques à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Emotion et Apprentissages Scolaires", Université de Toulouse Jean Jaurès, Toulouse, 9-10 mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dobble effect : Jeu, Langage et Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque « Langage et Emotions », organisée par l’équipe « Cognition, Emotion, Communication et Education » du laboratoire Epsylon, Montpellier, 25-26 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion au secours de l'enseignement d'une langue régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Emotion &amp; Apprentissages Scolaires, Toulouse, 9-10 Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Positive and Negative Mood on Verbal Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society, Grenade, 5-8 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenade, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner un souvenir heureux : une technique d'induction d'humeur chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la Société Française de Psychologie, Strasbourg, 2-4 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the society for Text and Discourse, Rotterdam, 26-28 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms for emotional valence collected from 350 young French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word pleasantness effects on verbal short-term memory in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic influence on short-term memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Working Memory Symposium, Gênes, 7-9 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gênes, Italy. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press, pp.218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.127, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : vers un modèle explicatif du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 331 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et oubli : apports de la psychologie cognitive au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 197 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois le Petit Nicolas et la cohérence situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Nicolas s'invite à l'école ! : quand psychologie rime avec pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.17-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement évaluatif et publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Julien Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicité et psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion et cognition : quand l’émotion parle à la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.10-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet catégorie-spécifique dans le vieillissement normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Taconnat; David Clarys; Sandrine Vanneste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations cognitives du vieillissement psychologique : actes des VIIèmes journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.347-356, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et compréhension de textes: Etude des inférences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Groen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.169-180, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des connecteurs sur la compréhension et la mémorisation d’énoncés chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal: Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.155-168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’inhibition dans le vieillissement: Aspects méthodologiques et diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély-Nargeot Marie-Christine; Ritchie Karen; Touchon Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités 1998 sur la maladie d'Alzheimer et les syndrômes apparentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.123-135, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of drawing an autobiographical memory as a mood induction procedure in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Norms for 720 French words rated by children and adolescents (FANchild)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Diaz-Valencia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hemet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Antoine-Santoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/FIRE8030111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline-Marie Ortoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7060188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.09.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.141.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Brouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0088053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Font" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Paola Pulido" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spitzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Causse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico-Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Calmettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Diaz-Valencia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hemet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Antoine-Santoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/FIRE8030111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline-Marie Ortoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7060188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.09.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.141.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Brouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0088053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Font" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Paola Pulido" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spitzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Causse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico-Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Calmettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>