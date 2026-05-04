--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arielle Syssau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche dispositionnelle et affective de l’intention d’abandonner en doctorat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature connectedness and sustainability across lifetimes: a comparative cross-sectional study in France and Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Diaz-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Hemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Induction Among Firefighters Using Audiovisual Stimuli: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/FIRE8030111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP2DIMG: An Innovative Research Program Aimed at Preparing Firefighters and Police Officers to Manage Emotions and Stress in Operational Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline-Marie Ortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fire7060188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en équipe diversifiée : une stratégie payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it better to be happy or to be proud at school before doing a text comprehension task ? First evidence with 10-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (4-5), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective norms for french words (FAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-013-0431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conditionnement Évaluatif : un effet polymorphe interprété au sein d’une approche intégrative à multiples processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (1), pp.125-172. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.141.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s emotional norms for six hundred French words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.213-219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.1.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de genre et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 496, pp.377-388. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.496.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic contribution to verbal short-term memory: Are pleasant words easier to remember than neutral words in serial recall and serial recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.36.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'accès ou déficit de stockage ? Apport du niveau de complexité de la tâche à l'étude des troubles sémantiques lors du vieillissement pathologique : le cas de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (03), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cja.26.3.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oubli un produit de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du lien entre l'évaluation de la valence et les réponses verbales dans une tâche de décision lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (4), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/h0088053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations des caractéristiques émotionnnelles d’un corpus de 604 mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.477.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité d'une batterie d'épreuves sémantiques au vieillissement normal et à l'évolution de la maladie d'Alzeimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing Firefighters To Manage Emotions And Stress During Population Evacuations In Natural Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Energy. ICOME 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. El Ganaoui Mohamed; Prof. Benaccer Rachid; Prof. Morrone Biagio, May 2023, Napoili-Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Impacto de los Estados Emocionales de Diversión y Serenidad Sobre la Toma de Decisión de Riesgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Paola Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congreso international de innovaciones en psicologia y salud mental "El impacto del uso de la tecnologia en el estudio del desarrollo humano", Tunja, 13-16 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunja, Colombia. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et Cognition en Psychologie : Savoir et Méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences, Savoir et Méthodes", Université Paul-Valéry, Montpellier, 9 Février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de FANChild (Monnier & Syssau, 2017) : démonstration de l’effet de la valence émotionnelle des mots sur les performances en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche des ESPE d'Occitanie, Narbonne, 4-6 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes lexicales émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Lexique : approche linguistique et psycholinguistiques », MSH Poitiers, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat émotionnel de la classe sur l’autoévaluation de la créativité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès annuel de la Société Française de Psychologie « Diversité, connaissances, émotions », Nice (France), 30-31 Aout 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants comprennent mieux un texte si on leur demande gentiment de le lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : "Cognition, Emotion &amp; Motivation", CEM 15, Hammamet (Tunisie), 7-11 Novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bienfaits des émotions positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Centre Culturel Universitaire de Corte, Université de Corse, 5 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taln 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension and memory of texts: The interpretation of the title effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémorisation des contenus sémantiques des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the title help children to understand a text and to produce inferences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et activation émotionnelle chez les personnes âgées déficitaires et non déficitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe symposium de l'Association de psychologie scientifique de langue française, Aix-en-Provence, septembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Adaptation of the Remote Associate Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe International Symposium of Psycholinguistics, Université Rovira i Virgili, Tarragone, 10-13 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tarragone, Spain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter avec des mots émotionnels positifs : émotion et pratique des mathématiques à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Emotion et Apprentissages Scolaires", Université de Toulouse Jean Jaurès, Toulouse, 9-10 mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dobble effect : Jeu, Langage et Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque « Langage et Emotions », organisée par l’équipe « Cognition, Emotion, Communication et Education » du laboratoire Epsylon, Montpellier, 25-26 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion au secours de l'enseignement d'une langue régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Emotion &amp; Apprentissages Scolaires, Toulouse, 9-10 Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Positive and Negative Mood on Verbal Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society, Grenade, 5-8 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenade, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner un souvenir heureux : une technique d'induction d'humeur chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la Société Française de Psychologie, Strasbourg, 2-4 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the society for Text and Discourse, Rotterdam, 26-28 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms for emotional valence collected from 350 young French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word pleasantness effects on verbal short-term memory in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic influence on short-term memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Working Memory Symposium, Gênes, 7-9 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gênes, Italy. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press, pp.218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.127, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : vers un modèle explicatif du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 331 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et oubli : apports de la psychologie cognitive au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 197 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois le Petit Nicolas et la cohérence situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Nicolas s'invite à l'école ! : quand psychologie rime avec pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.17-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement évaluatif et publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Julien Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicité et psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion et cognition : quand l’émotion parle à la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.10-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet catégorie-spécifique dans le vieillissement normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Taconnat; David Clarys; Sandrine Vanneste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations cognitives du vieillissement psychologique : actes des VIIèmes journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.347-356, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et compréhension de textes: Etude des inférences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Groen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.169-180, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des connecteurs sur la compréhension et la mémorisation d’énoncés chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal: Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.155-168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’inhibition dans le vieillissement: Aspects méthodologiques et diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély-Nargeot Marie-Christine; Ritchie Karen; Touchon Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités 1998 sur la maladie d'Alzheimer et les syndrômes apparentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.123-135, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of drawing an autobiographical memory as a mood induction procedure in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Norms for 720 French words rated by children and adolescents (FANchild)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arielle Syssau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche dispositionnelle et affective de l’intention d’abandonner en doctorat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature connectedness and sustainability across lifetimes: a comparative cross-sectional study in France and Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Diaz-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Hemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Induction Among Firefighters Using Audiovisual Stimuli: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/FIRE8030111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP2DIMG: An Innovative Research Program Aimed at Preparing Firefighters and Police Officers to Manage Emotions and Stress in Operational Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline-Marie Ortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fire7060188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en équipe diversifiée : une stratégie payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it better to be happy or to be proud at school before doing a text comprehension task ? First evidence with 10-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (4-5), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective norms for french words (FAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-013-0431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conditionnement Évaluatif : un effet polymorphe interprété au sein d’une approche intégrative à multiples processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (1), pp.125-172. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.141.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s emotional norms for six hundred French words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.213-219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.1.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de genre et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 496, pp.377-388. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.496.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic contribution to verbal short-term memory: Are pleasant words easier to remember than neutral words in serial recall and serial recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.36.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'accès ou déficit de stockage ? Apport du niveau de complexité de la tâche à l'étude des troubles sémantiques lors du vieillissement pathologique : le cas de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (03), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cja.26.3.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oubli un produit de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du lien entre l'évaluation de la valence et les réponses verbales dans une tâche de décision lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (4), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/h0088053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations des caractéristiques émotionnnelles d’un corpus de 604 mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.477.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité d'une batterie d'épreuves sémantiques au vieillissement normal et à l'évolution de la maladie d'Alzeimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing Firefighters To Manage Emotions And Stress During Population Evacuations In Natural Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Energy. ICOME 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. El Ganaoui Mohamed; Prof. Benaccer Rachid; Prof. Morrone Biagio, May 2023, Napoili-Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Impacto de los Estados Emocionales de Diversión y Serenidad Sobre la Toma de Decisión de Riesgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Paola Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congreso international de innovaciones en psicologia y salud mental "El impacto del uso de la tecnologia en el estudio del desarrollo humano", Tunja, 13-16 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunja, Colombia. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et Cognition en Psychologie : Savoir et Méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences, Savoir et Méthodes", Université Paul-Valéry, Montpellier, 9 Février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de FANChild (Monnier & Syssau, 2017) : démonstration de l’effet de la valence émotionnelle des mots sur les performances en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche des ESPE d'Occitanie, Narbonne, 4-6 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes lexicales émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Lexique : approche linguistique et psycholinguistiques », MSH Poitiers, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat émotionnel de la classe sur l’autoévaluation de la créativité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès annuel de la Société Française de Psychologie « Diversité, connaissances, émotions », Nice (France), 30-31 Aout 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants comprennent mieux un texte si on leur demande gentiment de le lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : "Cognition, Emotion &amp; Motivation", CEM 15, Hammamet (Tunisie), 7-11 Novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bienfaits des émotions positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Centre Culturel Universitaire de Corte, Université de Corse, 5 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taln 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension and memory of texts: The interpretation of the title effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémorisation des contenus sémantiques des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the title help children to understand a text and to produce inferences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et activation émotionnelle chez les personnes âgées déficitaires et non déficitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe symposium de l'Association de psychologie scientifique de langue française, Aix-en-Provence, septembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Adaptation of the Remote Associate Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe International Symposium of Psycholinguistics, Université Rovira i Virgili, Tarragone, 10-13 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tarragone, Spain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter avec des mots émotionnels positifs : émotion et pratique des mathématiques à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Emotion et Apprentissages Scolaires", Université de Toulouse Jean Jaurès, Toulouse, 9-10 mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion au secours de l'enseignement d'une langue régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Emotion &amp; Apprentissages Scolaires, Toulouse, 9-10 Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dobble effect : Jeu, Langage et Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque « Langage et Emotions », organisée par l’équipe « Cognition, Emotion, Communication et Education » du laboratoire Epsylon, Montpellier, 25-26 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Positive and Negative Mood on Verbal Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society, Grenade, 5-8 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenade, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner un souvenir heureux : une technique d'induction d'humeur chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la Société Française de Psychologie, Strasbourg, 2-4 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the society for Text and Discourse, Rotterdam, 26-28 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms for emotional valence collected from 350 young French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word pleasantness effects on verbal short-term memory in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic influence on short-term memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Working Memory Symposium, Gênes, 7-9 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gênes, Italy. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press, pp.218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.127, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : vers un modèle explicatif du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 331 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et oubli : apports de la psychologie cognitive au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 197 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois le Petit Nicolas et la cohérence situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Nicolas s'invite à l'école ! : quand psychologie rime avec pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.17-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement évaluatif et publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Julien Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicité et psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion et cognition : quand l’émotion parle à la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.10-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet catégorie-spécifique dans le vieillissement normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Taconnat; David Clarys; Sandrine Vanneste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations cognitives du vieillissement psychologique : actes des VIIèmes journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.347-356, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et compréhension de textes: Etude des inférences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Groen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.169-180, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des connecteurs sur la compréhension et la mémorisation d’énoncés chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal: Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.155-168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’inhibition dans le vieillissement: Aspects méthodologiques et diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély-Nargeot Marie-Christine; Ritchie Karen; Touchon Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités 1998 sur la maladie d'Alzheimer et les syndrômes apparentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.123-135, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of drawing an autobiographical memory as a mood induction procedure in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Norms for 720 French words rated by children and adolescents (FANchild)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Diaz-Valencia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hemet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Antoine-Santoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/FIRE8030111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline-Marie Ortoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7060188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.09.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.141.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Brouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0088053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Font" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Paola Pulido" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spitzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Causse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico-Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Calmettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Diaz-Valencia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hemet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Antoine-Santoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/FIRE8030111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline-Marie Ortoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7060188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.09.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.141.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Brouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0088053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Font" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Paola Pulido" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spitzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Causse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico-Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Calmettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>