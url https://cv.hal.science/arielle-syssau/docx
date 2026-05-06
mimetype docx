--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arielle Syssau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche dispositionnelle et affective de l’intention d’abandonner en doctorat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature connectedness and sustainability across lifetimes: a comparative cross-sectional study in France and Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Diaz-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Hemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Induction Among Firefighters Using Audiovisual Stimuli: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/FIRE8030111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP2DIMG: An Innovative Research Program Aimed at Preparing Firefighters and Police Officers to Manage Emotions and Stress in Operational Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline-Marie Ortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fire7060188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en équipe diversifiée : une stratégie payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it better to be happy or to be proud at school before doing a text comprehension task ? First evidence with 10-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (4-5), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective norms for french words (FAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-013-0431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conditionnement Évaluatif : un effet polymorphe interprété au sein d’une approche intégrative à multiples processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (1), pp.125-172. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.141.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s emotional norms for six hundred French words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.213-219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.1.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de genre et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 496, pp.377-388. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.496.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic contribution to verbal short-term memory: Are pleasant words easier to remember than neutral words in serial recall and serial recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.36.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'accès ou déficit de stockage ? Apport du niveau de complexité de la tâche à l'étude des troubles sémantiques lors du vieillissement pathologique : le cas de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (03), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cja.26.3.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oubli un produit de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du lien entre l'évaluation de la valence et les réponses verbales dans une tâche de décision lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (4), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/h0088053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations des caractéristiques émotionnnelles d’un corpus de 604 mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.477.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité d'une batterie d'épreuves sémantiques au vieillissement normal et à l'évolution de la maladie d'Alzeimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing Firefighters To Manage Emotions And Stress During Population Evacuations In Natural Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Energy. ICOME 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. El Ganaoui Mohamed; Prof. Benaccer Rachid; Prof. Morrone Biagio, May 2023, Napoili-Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Impacto de los Estados Emocionales de Diversión y Serenidad Sobre la Toma de Decisión de Riesgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Paola Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congreso international de innovaciones en psicologia y salud mental "El impacto del uso de la tecnologia en el estudio del desarrollo humano", Tunja, 13-16 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunja, Colombia. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et Cognition en Psychologie : Savoir et Méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences, Savoir et Méthodes", Université Paul-Valéry, Montpellier, 9 Février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de FANChild (Monnier & Syssau, 2017) : démonstration de l’effet de la valence émotionnelle des mots sur les performances en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche des ESPE d'Occitanie, Narbonne, 4-6 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes lexicales émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Lexique : approche linguistique et psycholinguistiques », MSH Poitiers, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat émotionnel de la classe sur l’autoévaluation de la créativité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès annuel de la Société Française de Psychologie « Diversité, connaissances, émotions », Nice (France), 30-31 Aout 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants comprennent mieux un texte si on leur demande gentiment de le lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : "Cognition, Emotion &amp; Motivation", CEM 15, Hammamet (Tunisie), 7-11 Novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bienfaits des émotions positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Centre Culturel Universitaire de Corte, Université de Corse, 5 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taln 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension and memory of texts: The interpretation of the title effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémorisation des contenus sémantiques des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the title help children to understand a text and to produce inferences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et activation émotionnelle chez les personnes âgées déficitaires et non déficitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe symposium de l'Association de psychologie scientifique de langue française, Aix-en-Provence, septembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Adaptation of the Remote Associate Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe International Symposium of Psycholinguistics, Université Rovira i Virgili, Tarragone, 10-13 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tarragone, Spain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter avec des mots émotionnels positifs : émotion et pratique des mathématiques à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Emotion et Apprentissages Scolaires", Université de Toulouse Jean Jaurès, Toulouse, 9-10 mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion au secours de l'enseignement d'une langue régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Emotion &amp; Apprentissages Scolaires, Toulouse, 9-10 Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dobble effect : Jeu, Langage et Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque « Langage et Emotions », organisée par l’équipe « Cognition, Emotion, Communication et Education » du laboratoire Epsylon, Montpellier, 25-26 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Positive and Negative Mood on Verbal Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society, Grenade, 5-8 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenade, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner un souvenir heureux : une technique d'induction d'humeur chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la Société Française de Psychologie, Strasbourg, 2-4 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the society for Text and Discourse, Rotterdam, 26-28 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms for emotional valence collected from 350 young French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word pleasantness effects on verbal short-term memory in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic influence on short-term memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Working Memory Symposium, Gênes, 7-9 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gênes, Italy. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press, pp.218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.127, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : vers un modèle explicatif du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 331 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et oubli : apports de la psychologie cognitive au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 197 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois le Petit Nicolas et la cohérence situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Nicolas s'invite à l'école ! : quand psychologie rime avec pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.17-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement évaluatif et publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Julien Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicité et psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion et cognition : quand l’émotion parle à la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.10-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet catégorie-spécifique dans le vieillissement normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Taconnat; David Clarys; Sandrine Vanneste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations cognitives du vieillissement psychologique : actes des VIIèmes journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.347-356, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et compréhension de textes: Etude des inférences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Groen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.169-180, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des connecteurs sur la compréhension et la mémorisation d’énoncés chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal: Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.155-168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’inhibition dans le vieillissement: Aspects méthodologiques et diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély-Nargeot Marie-Christine; Ritchie Karen; Touchon Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités 1998 sur la maladie d'Alzheimer et les syndrômes apparentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.123-135, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of drawing an autobiographical memory as a mood induction procedure in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Norms for 720 French words rated by children and adolescents (FANchild)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arielle Syssau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche dispositionnelle et affective de l’intention d’abandonner en doctorat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-nature connectedness and sustainability across lifetimes: a comparative cross-sectional study in France and Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Diaz-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Hemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pan3.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Induction Among Firefighters Using Audiovisual Stimuli: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/FIRE8030111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CP2DIMG: An Innovative Research Program Aimed at Preparing Firefighters and Police Officers to Manage Emotions and Stress in Operational Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline-Marie Ortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (6), pp.188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fire7060188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en équipe diversifiée : une stratégie payante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (1), pp.58-71. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cap0000183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it better to be happy or to be proud at school before doing a text comprehension task ? First evidence with 10-year-old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (4-5), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective norms for french words (FAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.1128-1137. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-013-0431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conditionnement Évaluatif : un effet polymorphe interprété au sein d’une approche intégrative à multiples processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (1), pp.125-172. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.141.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s emotional norms for six hundred French words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (1), pp.213-219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/BRM.41.1.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de genre et langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 496, pp.377-388. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.496.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic contribution to verbal short-term memory: Are pleasant words easier to remember than neutral words in serial recall and serial recognition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/MC.36.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème d'accès ou déficit de stockage ? Apport du niveau de complexité de la tâche à l'étude des troubles sémantiques lors du vieillissement pathologique : le cas de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (03), pp.227-239. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cja.26.3.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oubli un produit de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du lien entre l'évaluation de la valence et les réponses verbales dans une tâche de décision lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (4), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/h0088053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations des caractéristiques émotionnnelles d’un corpus de 604 mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (3), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.477.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sensibilité d'une batterie d'épreuves sémantiques au vieillissement normal et à l'évolution de la maladie d'Alzeimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing Firefighters To Manage Emotions And Stress During Population Evacuations In Natural Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials &amp; Energy. ICOME 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. El Ganaoui Mohamed; Prof. Benaccer Rachid; Prof. Morrone Biagio, May 2023, Napoili-Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de FANChild (Monnier & Syssau, 2017) : démonstration de l’effet de la valence émotionnelle des mots sur les performances en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de recherche des ESPE d'Occitanie, Narbonne, 4-6 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et Cognition en Psychologie : Savoir et Méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences, Savoir et Méthodes", Université Paul-Valéry, Montpellier, 9 Février 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes lexicales émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études « Lexique : approche linguistique et psycholinguistiques », MSH Poitiers, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Impacto de los Estados Emocionales de Diversión y Serenidad Sobre la Toma de Decisión de Riesgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Paola Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congreso international de innovaciones en psicologia y salud mental "El impacto del uso de la tecnologia en el estudio del desarrollo humano", Tunja, 13-16 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunja, Colombia. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat émotionnel de la classe sur l’autoévaluation de la créativité des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème congrès annuel de la Société Française de Psychologie « Diversité, connaissances, émotions », Nice (France), 30-31 Aout 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants comprennent mieux un texte si on leur demande gentiment de le lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : "Cognition, Emotion &amp; Motivation", CEM 15, Hammamet (Tunisie), 7-11 Novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bienfaits des émotions positives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée au Centre Culturel Universitaire de Corte, Université de Corse, 5 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidental emotions and economic behavior: voluntary contribution to environmental NGOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette L. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Economic Rationality and Pro-environmental Behavior"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emologus - A Compositional Model of Emotion Detection based on the Propositionnal Content of Spoken Utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villeneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection hors contexte des émotions à partir du contenu linguistique d'énoncés oraux : le système EmoLogus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Syssau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taln 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, Canada. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des émotions à partir du contenu linguistique d'énoncés oraux : application à un robot compagnon pour enfants fragilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension and memory of texts: The interpretation of the title effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémorisation des contenus sémantiques des phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the title help children to understand a text and to produce inferences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de La Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Porto, Portugal. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et activation émotionnelle chez les personnes âgées déficitaires et non déficitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe symposium de l'Association de psychologie scientifique de langue française, Aix-en-Provence, septembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Adaptation of the Remote Associate Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Yakhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe International Symposium of Psycholinguistics, Université Rovira i Virgili, Tarragone, 10-13 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tarragone, Spain. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compter avec des mots émotionnels positifs : émotion et pratique des mathématiques à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Emotion et Apprentissages Scolaires", Université de Toulouse Jean Jaurès, Toulouse, 9-10 mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion au secours de l'enseignement d'une langue régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Devichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Emotion &amp; Apprentissages Scolaires, Toulouse, 9-10 Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dobble effect : Jeu, Langage et Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque « Langage et Emotions », organisée par l’équipe « Cognition, Emotion, Communication et Education » du laboratoire Epsylon, Montpellier, 25-26 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Positive and Negative Mood on Verbal Short-Term Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of the Psychonomic Society, Grenade, 5-8 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenade, Spain. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner un souvenir heureux : une technique d'induction d'humeur chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la Société Française de Psychologie, Strasbourg, 2-4 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s understanding of tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the society for Text and Discourse, Rotterdam, 26-28 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rotterdam, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norms for emotional valence collected from 350 young French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word pleasantness effects on verbal short-term memory in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Conference of the European Society for Cognitive Psychology, Marseille, 29 août-1er septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic influence on short-term memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Working Memory Symposium, Gênes, 7-9 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gênes, Italy. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press, pp.218, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.127, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et oubli : apports de la psychologie cognitive au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 197 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : vers un modèle explicatif du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 331 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois le Petit Nicolas et la cohérence situationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Nicolas s'invite à l'école ! : quand psychologie rime avec pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.17-28, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement évaluatif et publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Julien Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publicité et psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion et cognition : quand l’émotion parle à la cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.10-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet catégorie-spécifique dans le vieillissement normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico-Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Taconnat; David Clarys; Sandrine Vanneste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations cognitives du vieillissement psychologique : actes des VIIèmes journées d'étude du vieillissement cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.347-356, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et compréhension de textes: Etude des inférences émotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Groen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal : Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.169-180, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des connecteurs sur la compréhension et la mémorisation d’énoncés chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brouillet Denis; Syssau Arielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement cognitif normal: Vers un modèle explicatif du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.155-168, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’inhibition dans le vieillissement: Aspects méthodologiques et diagnostiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély-Nargeot Marie-Christine; Ritchie Karen; Touchon Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités 1998 sur la maladie d'Alzheimer et les syndrômes apparentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.123-135, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Barragan-Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of drawing an autobiographical memory as a mood induction procedure in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Norms for 720 French words rated by children and adolescents (FANchild)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Syssau-Vaccarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Diaz-Valencia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hemet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Antoine-Santoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/FIRE8030111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline-Marie Ortoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7060188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.09.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.141.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Brouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0088053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Font" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Paola Pulido" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spitzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Causse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico-Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Calmettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Diaz-Valencia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hemet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034822v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Antoine-Santoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/FIRE8030111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline-Marie Ortoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7060188" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.09.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.141.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cja.26.3.227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F09EA1A8CCB0D3D5C1872B1988007E5992EB915A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Brouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0088053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Font" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.477.0361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Syssau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Paola Pulido" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Tallec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villeneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Spitzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Causse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico-Duarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Calmettes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>