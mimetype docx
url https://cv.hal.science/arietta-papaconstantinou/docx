--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1361,2385 +1361,2385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04957462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shifting the poetics of gender ambiguity: the Coptic naturalisation of Thekla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghazzal Dabiri; Flavia Ruani; Koen De Temmerman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thecla and medieval sainthood: the Acts of Paul and Thecla in eastern and western hagiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.175-193, 2022, 978-1-009-00863-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009008631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lifting the cloak of invisibility: identifying the Jews of late antique Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mattias Brand; Eline Scheerlinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religious Identifications in late antique papyri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.69-91, 2022, 9781032263502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003287872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04956939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009008631⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabic: language of empire, language of Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth O'Connell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egypt and empire: the formation of religious identity after Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.293-309, 2022, 978-90-429-4031-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv2k057nt.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A matter of trust: on some principles of governance in the letters of Qurra b. Sharīk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maaike van Berkel; Letizia Osti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The historian of Islam at work: essays in honour of Hugh N. Kennedy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.201-209, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translations II: Greek texts into other languages (4th - 15th c.): section II - Coptic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Byzantine Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, pp.572-588, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199351763.013.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199351763.013.13⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04956953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Great men”, churchmen, and the others: forms of authority in the villages of the Umayyad period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominic Rathbone; Micaela Langelotti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Village institutions in Egypt from Roman to early Arab rule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.178-189, 2020, 978-0-19-191606-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5871/bacad/9780197266779.003.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5871/bacad/9780197266779.003.0012⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women in need: debt-related requests from early medieval Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eugenio Garosi; Sabine Hübner; Isabelle Marthot; Matthias Müller; Stefanie Schmidt; Matthias Stern. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living the end of antiquity: : individual histories from Byzantine to Islamic Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.195-206, 2020, 978-3-11-068355-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110683554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04956967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A monk deploring the imitation of the Hagarenes by the Christians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nimrod Hurwitz; Christian Sahner; Uriel Simonsohn; Luke Yarbrough. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversion to Islam in the pre-modern age: a sourcebook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California Press, pp.167-171, 2020, 9780520296732</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coptic life stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Koen de Temmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Ancient Biography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.417-429, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198703013.013.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198703013.013.35⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagiography in the archives: real-life miracles and the sacred economy in eighth-century Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Déroche; Bryan Ward-Perkins; Robert Wiśniewski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culte des saints et littérature hagiographique: accords et désaccords</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.55-75, 2020, 978-90-429-4321-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26rcc.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The desert and the city: the rhetoric of savagery and civilisation in early Byzantium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Koray Durak; Ivana Jevtić. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identity and the other in Byzantium. Papers from the Fourth International Sevgi Gonul Byzantine Studies Symposium, 23–25 June 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vehbi Koç Foundation, pp.83-92, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Vehbi Koç Foundation, pp.83-92, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laonikos Chalkokondylis, Démonstrations historiques, Livre VIII (traduction, introduction et notes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Déroche; Nicolas Vatin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constantinople 1453, des Byzantins aux Ottomans. Textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anacharsis, pp.323-341, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Anacharsis, pp.323-341, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Credit, debt, and dependence in early Islamic Egypt and Southern Palestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Fournet; Arietta Papaconstantinou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Jean Gascou: textes et études papyrologiques (P.Gascou)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Travaux et mémoires, 20/1, ACHCByz, pp.613-642, 2016, 978-2-916716-59-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Travaux et mémoires, 20/1, ACHCByz, pp.613-642, 2016, 978-2-916716-59-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Choses de femme » et accès au crédit dans l’Égypte rurale sous les Omeyyades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Delouis; Sophie Métivier; Paule Pagès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le saint, le moine et le paysan. Mélanges d’histoire byzantine offerts à Michel Kaplan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.551-561, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.551-561, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusṭāṭ and its governor: administering the province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tanya Treptow; Tasha Vorderstrasse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A cosmopolitan city: Muslims, Christians and Jews in Old Cairo. Catalogue of the Exhibition at the Oriental Institute Museum, Chicago, February 2015 – September 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oriental Institute Publications, pp.43-47, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arietta Papaconstantinou; Neil McLynn; Daniel Schwartz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversion in late antiquity: Christianity, Islam, and beyond. Papers from the Mellon Foundation Sawyer Seminar, Oxford, 2009/10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.xv-xxxvii, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04958869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioscorus and the question of bilingualism in sixth-century Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott F. Johnson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages and cultures of eastern Christianity: Greek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.249-260, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Oriental Institute Publications, pp.43-47, 2015</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprache und Schrift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cäcilia Fluck; Gisela Helmecke; Elisabeth R. O'Connell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ein Gott – Abraham’s Erben am Nil. Juden, Christen und Muslime in Ägypten von den Römern bis zum Mittelalter, catalogue of the exhibition, Bode-Museum, Berlin, 2 April - 13 September 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Staatliche Museen zu Berlin; Michael Imhof Verlag, pp.198-205, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rhetoric of power and the voice of reason: tensions between central and local in the correspondence of Qurra ibn Sharīk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan Procházka; Lucian Reinfandt; Sven Tost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Official epistolography and the language(s) of power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austrian Academy of Sciences, pp.267-281, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language and writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cäcilia Fluck; Gisela Helmecke; Elisabeth O’Connell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egypt: faith after the pharaohs [exhibition catalogue]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Museum Press, pp.198-205, 2015, 9780714151144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egyptians and “Hellenists”: linguistic diversity in the early Pachomian monasteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaëlle Tallet; Christiane Zivie-Coche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le myrte et la rose: mélanges offerts à Françoise Dunand par ses élèves, collègues et amis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry, Montpellier, pp.15-21, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement en Égypte à la fin de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Aube; Thierry Kouamé; Éric Vallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident (exhibition catalogue, Institut du Monde Arabe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.30-31, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why did Coptic fail where Aramaic succeeded? Linguistic developments in Egypt and the Near East after the Arab conquest’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alex Mullen; Patrick James. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multilingualism in the Graeco-Roman worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.58-76, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donation and negotiation: formal gifts to religious institutions in late antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Spieser; Elisabeth Yota. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donations et donateurs dans la société et l’art byzantins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lethielleux, pp.75-95, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fourth-century inventory of columns and the late Roman building industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodney Ast; Hélène Cuvigny; Todd Hickey; Julia Lougovaya. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papyrological texts in honor of Roger S. Bagnall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Papyrologists, pp.215-231, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/mpub.9749810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scott F. Johnson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford handbook of late antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.195-223, 2012, 9780195336931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780195336931.013.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagiography in Coptic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephanos Efthymiadis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ashgate research companion to Byzantine hagiography: periods and places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.323-343, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saints and Saracens: on some miracle accounts of the early Arab period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Fisher; Stratis Papaioannou; Denis Sullivan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byzantine religious culture: studies in honour of Alice-Mary Talbot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.323-338, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coptic or Greek? Bilingualism in the papyri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Clackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arietta Papaconstantinou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The multilingual experience in Egypt from the Ptolemies to the ‘Abbāsids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.73-104, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A preliminary prosopography of moneylenders in early Islamic Egypt and South Palestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Cécile Morrisson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACHCByz, pp.631-648, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04957420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arietta Papaconstantinou; Neil McLynn; Daniel Schwartz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Ashgate, pp.xv-xxxvii, 2015</w:t>
+              <w:t xml:space="preserve">Arietta Papaconstantinou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The multilingual experience in Egypt from the Ptolemies to the ‘Abbāsids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.1-16, 2010, 9780754665366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...979 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04957508v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04957420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administering the early Islamic empire: insights from the papyri</w:t>
               </w:r>
@@ -4582,51 +4582,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late antique Egypt as an observatory of multilingualism and empire: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arietta Papaconstantinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32, pp.49-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.AT.5.143067.5.145187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
@@ -6883,51 +6883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E16D0CB7"/>
+    <w:nsid w:val="F55A79A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7114,51 +7114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arietta-papaconstantinou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2307-9607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058860460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KXR-6200-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arietta Papaconstantinou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mclynn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Kennedy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Mary Talbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cutler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04976346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197647172.003.0010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003287872" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009008631" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2k057nt.16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199351763.013.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197266779.003.0012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110683554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198703013.013.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26rcc.7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mpub.9749810" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780195336931.013.0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Clackson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv327fw7x.8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.143067.5.145187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jla.2023.0014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53979/yillik.2020.14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AWE.19.0.3288565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199791231-0170" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.856" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/MUS.120.3.2024677" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973525v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973539v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arietta-papaconstantinou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2307-9607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058860460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KXR-6200-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fournet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arietta Papaconstantinou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mclynn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Kennedy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Mary Talbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Cutler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04976346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197647172.003.0010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009008631" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003287872" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2k057nt.16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199351763.013.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197266779.003.0012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110683554" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198703013.013.35" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26rcc.7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mpub.9749810" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780195336931.013.0007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Clackson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv327fw7x.8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.143067.5.145187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jla.2023.0014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53979/yillik.2020.14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AWE.19.0.3288565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199791231-0170" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.856" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/MUS.120.3.2024677" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04958805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973525v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04962135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973539v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04973566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04422631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04957369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacob" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>