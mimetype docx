--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -66,670 +66,670 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcultural Perspectives in Literature, Language and Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristi Trendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indra Indra Karapatjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunta Rozina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Master and Disciple in the American Novel After the 1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristi Trendel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexington Books, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Transculturality: Ethics and Politics in Eva Hoffman’s Appassionata”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristi Trendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcultural Perspectives in Literature, Language and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Nomadic Subject in Teju Cole’s Open City”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristi Trendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Mobilities in Literature and Art Activism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilt and Hope in John Updike’s Short Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristi Trendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Perspectives on John Updike</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-119, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Posthuman in Don DeLillo’s Cosmopolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristi Trendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War on the Human: New Responses to an Ever-present Debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Act of Creation in Bernard Malamud’s ‘Still Life’ and John Updike’s ‘Leaves’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristi Trendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernard Malamud: : A Centennial Tribute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poetics of Melancholy in Djuna Barnes’s Nightwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristi Trendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Psychology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496235v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">hal-02495969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -810,174 +810,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tribulations of American Democracy in Philip Roth’s The Plot Against America</w:t>
+                <w:t xml:space="preserve">Exile in Julia Alvarez’s novel How the Garcia Girls Lost Their Accents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristi Trendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic Journal of English Language, Culture and Literature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kultura Popularna : Polish Journal of Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.87-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495905v1</w:t>
+                <w:t xml:space="preserve">hal-02495982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exile in Julia Alvarez’s novel How the Garcia Girls Lost Their Accents</w:t>
+                <w:t xml:space="preserve">The Tribulations of American Democracy in Philip Roth’s The Plot Against America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristi Trendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kultura Popularna : Polish Journal of Popular Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Baltic Journal of English Language, Culture and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.120-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22364/BJELLC.08.2018.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495982v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love in the Years of War: the Representation of Love and War in Katherine Anne Porter’s ‘Pale Horse, Pale Rider’ and Djuna Barnes’s Nightwood</w:t>
               </w:r>
@@ -1477,51 +1477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04505887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristi Trendel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04505882v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04505891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Indra Karapatjana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunta Rozina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04505870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/BJELLC.08.2018.08" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristie Trendel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04505891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristi Trendel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Indra Karapatjana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thirion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunta Rozina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495969v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04505887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04505882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04505870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/BJELLC.08.2018.08" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristie Trendel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>